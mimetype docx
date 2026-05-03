--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -995,291 +995,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux à relever pour accroître l’utilisation du génie végétal en territoire urbain ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Combining discourses and maps to grasp nature perceptions: Insights from a PPGIS case study in Martinique (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hejda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7815⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.103047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2023.103047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276732v1</w:t>
+                <w:t xml:space="preserve">halshs-04169232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining discourses and maps to grasp nature perceptions: Insights from a PPGIS case study in Martinique (Lesser Antilles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Monassier</w:t>
+                <w:t xml:space="preserve">Quels enjeux à relever pour accroître l’utilisation du génie végétal en territoire urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158, pp.103047. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2023.103047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04169232v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“It's dry, it has fewer charms!”: Do perceptions and values of intermittent rivers interact with their management?</w:t>
               </w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,295 +2042,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating key biological parameters of Nile tilapia ( Oreochromis niloticus L.) in a large Asian reservoir to better develop sustainable fisheries</w:t>
+                <w:t xml:space="preserve">Inefficiency of cutting stems once during the vegetative growth of Fallopia spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaune</w:t>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Margot de Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cottet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raymond Laë</w:t>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/hydro/2020001⟩</w:t>
+              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/mbi.2020.11.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562100v1</w:t>
+                <w:t xml:space="preserve">hal-02972113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficiency of cutting stems once during the vegetative growth of Fallopia spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating key biological parameters of Nile tilapia ( Oreochromis niloticus L.) in a large Asian reservoir to better develop sustainable fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot de Battista</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">K. Kue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.399-405. </w:t>
+              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/mbi.2020.11.3.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/hydro/2020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972113v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches in river management and restoration</w:t>
               </w:r>
@@ -2548,819 +2548,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les « techniques alternatives » sont-elles envisagées comme un outil de gestion qualitative des eaux pluviales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Flaminio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01893489v1</w:t>
+                <w:t xml:space="preserve">halshs-02439637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les renouées asiatiques, espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.8-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des renouées : peut-on ou doit-on changer de perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.114-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « techniques alternatives » sont-elles envisagées comme un outil de gestion qualitative des eaux pluviales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.409-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02439637v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche en rivière en Martinique : quels sont les enjeux d’une patrimonialisation socio-environnementale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape perceptions and social representations of Fallopia spp. in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morandi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. de Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y-F Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13857⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (67), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-018-1592-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01969543v1</w:t>
+                <w:t xml:space="preserve">halshs-01972457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape perceptions and social representations of Fallopia spp. in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pêche en rivière en Martinique : quels sont les enjeux d’une patrimonialisation socio-environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-F Le Lay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 105 (67), </w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-018-1592-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01972457v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01969543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3540,77 +3540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length-weight relationships of eight Asian freshwater fish species in Nam Theun 2 Reservoir (Laos PDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (3), pp.658-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4035,261 +4035,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’Yzeron perdu : quelle place pour le paysage dans la restauration des rivières urbaines ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How environmental managers perceive and approach the issue of invasive species: the case of Japanese knotweed s.l. (Rhône River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Diversité des paysages fluviaux, 237, pp.65-79. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.5793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-0969-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01316271v1</w:t>
+                <w:t xml:space="preserve">halshs-01248768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How environmental managers perceive and approach the issue of invasive species: the case of Japanese knotweed s.l. (Rhône River, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche de l’Yzeron perdu : quelle place pour le paysage dans la restauration des rivières urbaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (12), </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Diversité des paysages fluviaux, 237, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-0969-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.5793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01248768v1</w:t>
+                <w:t xml:space="preserve">halshs-01316271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les valeurs environnementales au cours du temps : une étape indispensable à la gestion des patrimoines naturels</w:t>
               </w:r>
@@ -4347,264 +4347,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des savoirs relatifs aux milieux aquatiques : quels impacts pour la restauration écologique ? Le cas des bras morts du Rhône et de l'Ain</w:t>
+                <w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.1012-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00878295v1</w:t>
+                <w:t xml:space="preserve">halsde-00873414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t>
+                <w:t xml:space="preserve">Diversité des savoirs relatifs aux milieux aquatiques : quels impacts pour la restauration écologique ? Le cas des bras morts du Rhône et de l'Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873414v1</w:t>
+                <w:t xml:space="preserve">halshs-00878295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, present and future of vasopressin and oxytocin receptor oligomers, prototypical GPCR models to study dimerization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Albizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre la perception des paysages de bras morts en vue d'une restauration écologique : quels sont les liens entre les qualités esthétique et écologique perçues par les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5008,51 +5008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,77 +5105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rivière-Honegger Anne; Cottet Marylise; Morandi Bertrand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONEMA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -5206,77 +5206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of stakeholder perceptions to managing aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONEMA, Office national de l'eau et des milieux aquatiques. 2014, Knowledge for action series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5294,77 +5294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et représentations : pourquoi et comment les mobiliser pour la gestion des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. ONEMA, 2014, collection : Comprendre pour agir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,51 +5408,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédaler le long d'un fleuve : nouvel accès, nouvelles valeurs ?</w:t>
+                <w:t xml:space="preserve">Pedalando ao longo de um rio: novo acesso, novos valores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
@@ -5491,110 +5491,110 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Bardet; Lucia Shimbo; Huana Carvalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valua Terra. Faire la valeur des environnements. Perspectives croisées françaises et brésiliennes</w:t>
+              <w:t xml:space="preserve">Valua Terra: construir o valor dos ambientes. Olhares cruzados brasileiros e franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions deux-cent-cinq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.237-255, 2022, 978–2–919380–55–8</w:t>
+              <w:t xml:space="preserve">, pp.233-251, 2022, https://doi.org/10.11606/9786586810424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920879v1</w:t>
+                <w:t xml:space="preserve">hal-03913201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedalando ao longo de um rio: novo acesso, novos valores?</w:t>
+                <w:t xml:space="preserve">Pédaler le long d'un fleuve : nouvel accès, nouvelles valeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
@@ -5633,423 +5633,423 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Bardet; Lucia Shimbo; Huana Carvalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valua Terra: construir o valor dos ambientes. Olhares cruzados brasileiros e franceses</w:t>
+              <w:t xml:space="preserve">Valua Terra. Faire la valeur des environnements. Perspectives croisées françaises et brésiliennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions deux-cent-cinq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-251, 2022, https://doi.org/10.11606/9786586810424</w:t>
+              <w:t xml:space="preserve">, pp.237-255, 2022, 978–2–919380–55–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913201v1</w:t>
+                <w:t xml:space="preserve">hal-03920879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the Political, Social, and Economic Issues in River Restoration? Genealogy and Current Research Issues</w:t>
+                <w:t xml:space="preserve">Social, Economic, and Political Stakes of River Restoration: A Dynamic Research Field Facing Several Challenges to Strengthen Links with Practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500690v1</w:t>
+                <w:t xml:space="preserve">halshs-03500723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Surveys: Methods for Taking into Account Actors’ Practices and Perceptions in River Restoration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the Political, Social, and Economic Issues in River Restoration? Genealogy and Current Research Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch12⟩</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500703v1</w:t>
+                <w:t xml:space="preserve">halshs-03500690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social, Economic, and Political Stakes of River Restoration: A Dynamic Research Field Facing Several Challenges to Strengthen Links with Practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Surveys: Methods for Taking into Account Actors’ Practices and Perceptions in River Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03500723v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The policy and social dimension of restoration thinking: Paying greater attention to 'interdependency' in restoration governing practice</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6361,217 +6361,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naturalité des rivières, entre perturbations et représentations sociales</w:t>
+                <w:t xml:space="preserve">Les enquêtes de perception et d'évaluation paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Depraz Samuel; Cornec Ute. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acceptation sociale et développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.5778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423607v1</w:t>
+                <w:t xml:space="preserve">halshs-01248773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes de perception et d'évaluation paysagère</w:t>
+                <w:t xml:space="preserve">La naturalité des rivières, entre perturbations et représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acceptation sociale et développement des territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.50-55, 2016, 978-2-7430-2180-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.5778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01248773v1</w:t>
+                <w:t xml:space="preserve">halshs-01423607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour identifier les acteurs et leurs attentes</w:t>
               </w:r>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
@@ -6850,51 +6850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivière Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7100,51 +7100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice E. Carbonneau; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.405-429, 2012, </w:t>
@@ -7227,90 +7227,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7437,51 +7437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l’eau RMC; ZABR; UMR 5600 EVS; LESSEM. 2023, pp.1-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8009,51 +8009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colchique Coffrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,310 +8174,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux mangroves de la Martinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle de Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+                <w:t xml:space="preserve">Colchique Cofrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600; CIRAD. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675608v1</w:t>
+                <w:t xml:space="preserve">hal-02059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux mangroves de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colchique Cofrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+                <w:t xml:space="preserve">Cyrielle de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hejda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600; CIRAD. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059252v1</w:t>
+                <w:t xml:space="preserve">halshs-01675608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Martiniquais et les rivières : « Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8506,333 +8506,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; ODE Martinique; CIRAD; ONEMA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01250481v1</w:t>
+                <w:t xml:space="preserve">halshs-01314217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UMR 5600 EVS CNRS; ODE Martinique; CIRAD; ONEMA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Synthèse.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; ODE Martinique; CIRAD; ONEMA. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01314217v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay-Per-View 3D (Paysage, Perception, Vue 3D)</w:t>
               </w:r>
@@ -9163,64 +9163,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9403,51 +9403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Rhône Méditerranée Corse; ZABR. 2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9469,51 +9469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de métriques complémentaires pour les lagunes méditerranéennes et bilan des travaux d'intercalibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des captures aux chaluts à perche et aux verveux dans les estuaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9855,51 +9855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC6522C5"/>
+    <w:nsid w:val="B0EBD527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10086,51 +10086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-cottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7952-4506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151833125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Goyette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hejda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2023.103047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re-Cottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2020001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13857" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3637" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5793" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0969-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8922" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3408" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Perceptions-representations-et-gestion-des-milieux-aquatiques?archives=2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500690v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit K&#246;hler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5778" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guterres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314217v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouju" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-cottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7952-4506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151833125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Goyette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hejda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2023.103047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re-Cottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2020001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13857" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3637" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0969-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5793" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8922" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3408" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Perceptions-representations-et-gestion-des-milieux-aquatiques?archives=2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit K&#246;hler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5778" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guterres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle de Souza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouju" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>