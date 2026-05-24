--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -878,408 +878,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir le génie végétal au Québec</w:t>
+                <w:t xml:space="preserve">Combining discourses and maps to grasp nature perceptions: Insights from a PPGIS case study in Martinique (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Romain Monassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Poulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémence Moreau</w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hejda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7813⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.103047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2023.103047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276795v1</w:t>
+                <w:t xml:space="preserve">halshs-04169232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining discourses and maps to grasp nature perceptions: Insights from a PPGIS case study in Martinique (Lesser Antilles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Monassier</w:t>
+                <w:t xml:space="preserve">Quels enjeux à relever pour accroître l’utilisation du génie végétal en territoire urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2023.103047⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04169232v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux à relever pour accroître l’utilisation du génie végétal en territoire urbain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promouvoir le génie végétal au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43, pp.73-78. </w:t>
+              <w:t xml:space="preserve">, 2023, 43 HS, pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276732v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“It's dry, it has fewer charms!”: Do perceptions and values of intermittent rivers interact with their management?</w:t>
               </w:r>
@@ -1542,77 +1542,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 308, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1908,429 +1908,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inefficiency of cutting stems once during the vegetative growth of Fallopia spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Colombain</w:t>
+                <w:t xml:space="preserve">Margot de Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.11/100240. </w:t>
+              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.399-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/mbi.2020.11.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129029v1</w:t>
+                <w:t xml:space="preserve">hal-02972113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficiency of cutting stems once during the vegetative growth of Fallopia spp.</w:t>
+                <w:t xml:space="preserve">Investigating key biological parameters of Nile tilapia ( Oreochromis niloticus L.) in a large Asian reservoir to better develop sustainable fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">D. Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot de Battista</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/mbi.2020.11.3.03⟩</w:t>
+              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/hydro/2020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972113v1</w:t>
+                <w:t xml:space="preserve">hal-02562100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating key biological parameters of Nile tilapia ( Oreochromis niloticus L.) in a large Asian reservoir to better develop sustainable fisheries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cottet</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kue</w:t>
+                <w:t xml:space="preserve">Léa Colombain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Laë</w:t>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.11/100240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/hydro/2020001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562100v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches in river management and restoration</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2548,594 +2548,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « techniques alternatives » sont-elles envisagées comme un outil de gestion qualitative des eaux pluviales ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les renouées asiatiques, espèces exotiques envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">F. Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+                <w:t xml:space="preserve">F.-M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Cossais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16082⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02439637v1</w:t>
+                <w:t xml:space="preserve">hal-02413271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les renouées asiatiques, espèces exotiques envahissantes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des renouées : peut-on ou doit-on changer de perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27, pp.8-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.02⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27, pp.114-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413271v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des renouées : peut-on ou doit-on changer de perspectives ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.21⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.409-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002065v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les « techniques alternatives » sont-elles envisagées comme un outil de gestion qualitative des eaux pluviales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Flaminio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.409-422. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01893489v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02439637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape perceptions and social representations of Fallopia spp. in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-F Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105 (67), </w:t>
@@ -3186,51 +3186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche en rivière en Martinique : quels sont les enjeux d’une patrimonialisation socio-environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3277,90 +3277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using gaze behavior to gain insights into the impacts of naturalness on city dwellers' perceptions and valuation of a landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,261 +3521,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of eight Asian freshwater fish species in Nam Theun 2 Reservoir (Laos PDR)</w:t>
+                <w:t xml:space="preserve">La restauration des services écosystémiques le long de la Garonne toulousaine : premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chanudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Cottet</w:t>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.13341⟩</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604375v1</w:t>
+                <w:t xml:space="preserve">hal-01860399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration des services écosystémiques le long de la Garonne toulousaine : premier état des lieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length-weight relationships of eight Asian freshwater fish species in Nam Theun 2 Reservoir (Laos PDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Valette</w:t>
+                <w:t xml:space="preserve">Anne Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">V. Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.151-165. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.658-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.3637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jai.13341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860399v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t>
               </w:r>
@@ -4035,261 +4035,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How environmental managers perceive and approach the issue of invasive species: the case of Japanese knotweed s.l. (Rhône River, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche de l’Yzeron perdu : quelle place pour le paysage dans la restauration des rivières urbaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (12), </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Diversité des paysages fluviaux, 237, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-0969-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.5793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01248768v1</w:t>
+                <w:t xml:space="preserve">halshs-01316271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’Yzeron perdu : quelle place pour le paysage dans la restauration des rivières urbaines ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How environmental managers perceive and approach the issue of invasive species: the case of Japanese knotweed s.l. (Rhône River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Diversité des paysages fluviaux, 237, pp.65-79. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.5793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-0969-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01316271v1</w:t>
+                <w:t xml:space="preserve">halshs-01248768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les valeurs environnementales au cours du temps : une étape indispensable à la gestion des patrimoines naturels</w:t>
               </w:r>
@@ -4560,51 +4560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, present and future of vasopressin and oxytocin receptor oligomers, prototypical GPCR models to study dimerization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Albizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre la perception des paysages de bras morts en vue d'une restauration écologique : quels sont les liens entre les qualités esthétique et écologique perçues par les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5105,51 +5105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,51 +5206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of stakeholder perceptions to managing aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,51 +5294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et représentations : pourquoi et comment les mobiliser pour la gestion des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5595,51 +5595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5692,151 +5692,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social, Economic, and Political Stakes of River Restoration: A Dynamic Research Field Facing Several Challenges to Strengthen Links with Practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Surveys: Methods for Taking into Account Actors’ Practices and Perceptions in River Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch16⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500723v1</w:t>
+                <w:t xml:space="preserve">halshs-03500703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the Political, Social, and Economic Issues in River Restoration? Genealogy and Current Research Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5859,197 +5872,184 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Surveys: Methods for Taking into Account Actors’ Practices and Perceptions in River Restoration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social, Economic, and Political Stakes of River Restoration: A Dynamic Research Field Facing Several Challenges to Strengthen Links with Practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119410010.ch16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03500703v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The policy and social dimension of restoration thinking: Paying greater attention to 'interdependency' in restoration governing practice</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6361,217 +6361,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes de perception et d'évaluation paysagère</w:t>
+                <w:t xml:space="preserve">La naturalité des rivières, entre perturbations et représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acceptation sociale et développement des territoires</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.50-55, 2016, 978-2-7430-2180-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01248773v1</w:t>
+                <w:t xml:space="preserve">halshs-01423607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naturalité des rivières, entre perturbations et représentations sociales</w:t>
+                <w:t xml:space="preserve">Les enquêtes de perception et d'évaluation paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Depraz Samuel; Cornec Ute. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acceptation sociale et développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.5778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423607v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour identifier les acteurs et leurs attentes</w:t>
               </w:r>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
@@ -6850,51 +6850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivière Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7100,51 +7100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice E. Carbonneau; Hervé Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.405-429, 2012, </w:t>
@@ -7227,90 +7227,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7398,90 +7398,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie végétal en berges pour transformer la ville : services écosystémiques, représentations des acteurs et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l’eau RMC; ZABR; UMR 5600 EVS; LESSEM. 2023, pp.1-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7786,51 +7786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7848,90 +7848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynarp : Dynamique paysagère des renouées sur les infrastructures de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Biaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8009,51 +8009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colchique Coffrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,310 +8174,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux mangroves de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colchique Cofrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+                <w:t xml:space="preserve">Cyrielle de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hejda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600; CIRAD. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059252v1</w:t>
+                <w:t xml:space="preserve">halshs-01675608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux mangroves de la Martinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle de Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+                <w:t xml:space="preserve">Colchique Cofrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600; CIRAD. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675608v1</w:t>
+                <w:t xml:space="preserve">hal-02059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Martiniquais et les rivières : « Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8506,721 +8506,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Synthèse.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pay-Per-View 3D (Paysage, Perception, Vue 3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; ODE Martinique; CIRAD; ONEMA. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport final, CNRS; ENS de Lyon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01314217v1</w:t>
+                <w:t xml:space="preserve">hal-04549653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Résumé</w:t>
+                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UMR 5600 EVS CNRS; ODE Martinique; CIRAD; ONEMA. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; ODE Martinique; CIRAD; ONEMA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01314218v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] UMR 5600 EVS CNRS; ODE Martinique; CIRAD; ONEMA. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mille</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250481v1</w:t>
+                <w:t xml:space="preserve">halshs-01314218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pay-Per-View 3D (Paysage, Perception, Vue 3D)</w:t>
+                <w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+                <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Michel</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">rapport final, CNRS; ENS de Lyon. 2015</w:t>
+                <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04549653v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t>
+                <w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416749v1</w:t>
+                <w:t xml:space="preserve">hal-01316624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316624v1</w:t>
+                <w:t xml:space="preserve">hal-01416749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en Sciences Humaines et Sociales sur l’Eau et les Milieux Aquatiques en Martinique. Les représentations et les pratiques associées aux cours d'eau. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9403,51 +9403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Rhône Méditerranée Corse; ZABR. 2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9469,51 +9469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de métriques complémentaires pour les lagunes méditerranéennes et bilan des travaux d'intercalibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des captures aux chaluts à perche et aux verveux dans les estuaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9855,51 +9855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0EBD527"/>
+    <w:nsid w:val="B8CB6599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10086,51 +10086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-cottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7952-4506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151833125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Goyette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hejda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2023.103047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re-Cottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2020001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13857" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3637" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0969-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5793" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8922" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3408" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Perceptions-representations-et-gestion-des-milieux-aquatiques?archives=2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit K&#246;hler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5778" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guterres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle de Souza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouju" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-cottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7952-4506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151833125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Goyette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hejda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2023.103047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re-Cottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2020001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.21" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13857" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13341" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5793" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0969-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8922" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3408" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Perceptions-representations-et-gestion-des-milieux-aquatiques?archives=2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit K&#246;hler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5778" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guterres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouju" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>