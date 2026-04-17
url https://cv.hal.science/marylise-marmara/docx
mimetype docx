--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1318,1505 +1318,1505 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Albukaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Seminario Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Aula di Archeologia, Dipartimento di Scienze dell’Antichità - Sapienza Università di Roma - Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site &amp;quot;Domaine de Sousquière&amp;quot; (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Benassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre à bâtir, Pierre à penser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ard Vincent; Hasler Anne; Sénépart Ingrid; Cauliez Jessie; Gilabert Christophe, 2021, Rodez/Millau, France. pp.451-461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il santuario della dea Vacuna a Montenero Sabino : primi risultati delle campagne archeologiche dell’università di Lione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia in sabina 2023 Museo archeologico Trebula Mutuesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Monteleone Sabino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau protocole de prélèvement et de préparation des macro-charbons pour une généralisation des études anthraco-chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage végétal des occupations de la plaine de Saint Maximin la Sainte Baume (Var) du Néolithique moyen à l’âge du Fer : première synthèse diachronique des résultats anthracologiques des opérations du Clos de Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Laroche, L. Bruxelles, P. Galant, M. Ambert, Oct 2019, Cabrières, France. pp.165-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vistre 2-2 (Aubord et Nîmes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Landier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. And Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Eveha, Mosaïque. 2017, 535p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264807v1</w:t>
-              </w:r>
-[...966 lines deleted...]
-                <w:t xml:space="preserve">hal-02467008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnotel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Recchia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivalan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. And Rousselet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnotel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Recchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. And Rousselet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>