--- v1 (2026-04-17)
+++ v2 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t>
+                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hervé</w:t>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marmara</w:t>
+                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Chauvin</w:t>
+                <w:t xml:space="preserve">Alexandre Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vaschalde</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martin-Kobierzyki</w:t>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108794v1</w:t>
+                <w:t xml:space="preserve">hal-05298719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
+                <w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+                <w:t xml:space="preserve">G. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
+                <w:t xml:space="preserve">M. Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Authier</w:t>
+                <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">C. Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Blond</w:t>
+                <w:t xml:space="preserve">E. Martin-Kobierzyki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298719v2</w:t>
+                <w:t xml:space="preserve">hal-05108794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t>
               </w:r>
@@ -1318,888 +1318,888 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An irrigation canal dated to the beginning of the Hafit period at Al-Arid (inland region of north-western Oman, end of 4th mill. BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866476v1</w:t>
+                <w:t xml:space="preserve">hal-05623623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
+                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">: Seminario Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Aula di Archeologia, Dipartimento di Scienze dell’Antichità - Sapienza Università di Roma - Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678121v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Giletti</w:t>
+                <w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Albukaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Seminario Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Aula di Archeologia, Dipartimento di Scienze dell’Antichità - Sapienza Università di Roma - Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678126v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site &amp;quot;Domaine de Sousquière&amp;quot; (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à bâtir, Pierre à penser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ard Vincent; Hasler Anne; Sénépart Ingrid; Cauliez Jessie; Gilabert Christophe, 2021, Rodez/Millau, France. pp.451-461</w:t>
+              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285639v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il santuario della dea Vacuna a Montenero Sabino : primi risultati delle campagne archeologiche dell’università di Lione</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+                <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site &amp;quot;Domaine de Sousquière&amp;quot; (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Benassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia in sabina 2023 Museo archeologico Trebula Mutuesca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Monteleone Sabino, Italy</w:t>
+              <w:t xml:space="preserve">Pierre à bâtir, Pierre à penser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ard Vincent; Hasler Anne; Sénépart Ingrid; Cauliez Jessie; Gilabert Christophe, 2021, Rodez/Millau, France. pp.451-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679003v1</w:t>
+                <w:t xml:space="preserve">hal-04285639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
+                <w:t xml:space="preserve">Il santuario della dea Vacuna a Montenero Sabino : primi risultati delle campagne archeologiche dell’università di Lione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Archeologia in sabina 2023 Museo archeologico Trebula Mutuesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Monteleone Sabino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679100v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau protocole de prélèvement et de préparation des macro-charbons pour une généralisation des études anthraco-chronologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
+              <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738380v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage végétal des occupations de la plaine de Saint Maximin la Sainte Baume (Var) du Néolithique moyen à l’âge du Fer : première synthèse diachronique des résultats anthracologiques des opérations du Clos de Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2221,610 +2221,735 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Laroche, L. Bruxelles, P. Galant, M. Ambert, Oct 2019, Cabrières, France. pp.165-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau protocole de prélèvement et de préparation des macro-charbons pour une généralisation des études anthraco-chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vistre 2-2 (Aubord et Nîmes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. And Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Eveha, Mosaïque. 2017, 535p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2971,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnotel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Recchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. And Rousselet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnotel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Recchia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivalan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. And Rousselet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>