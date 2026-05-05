--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -149,51 +149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (2), pp.025056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2632-2153/adde2a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -506,206 +506,552 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.05021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blind calibration for compressed sensing: State evolution and an online algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Zdeborová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (33), pp.334004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab8416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02529311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy and mutual information in models of deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Manoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.124014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab3430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01930228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learned Reference-based Diffusion Sampler for multi-modal distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oliviero Durmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singapour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the evaluation of samplers on multi-modal targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grenioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Probabilistic Inference: Sampling Meets Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Markov Chain Monte Carlo Convergence with Normalizing Flows and Gibbs Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schönle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -721,119 +1067,236 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 AI for Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans, LA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blind Calibration for Sparse Regression: A State Evolution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Zdeborova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe. pp.649-653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04542590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing in variational inference mitigates mode collapse: A theoretical study on Gaussian mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -841,100 +1304,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gabrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Monte-Carlo sampling of metastable systems using non-local collective variable updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schönle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,179 +1418,282 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian Stochastic Interpolants for Amorphous Particle Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gabrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an understanding of neural networks : mean-field incursions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathematical Physics [math-ph]. Université Paris sciences et lettres, 2019. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019PSLEE035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02921539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1274,51 +1840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Soletskyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gabri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/adde2a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#246;nle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113806" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tamagnone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00700" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaze Wong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foreman-Mackey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noble" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oliviero Durmus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fogliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carbone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galliano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Soletskyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gabri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/adde2a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#246;nle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113806" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tamagnone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00700" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaze Wong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foreman-Mackey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Zdeborov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8416" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Manoel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Luneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab3430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oliviero Durmus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04542590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Zdeborova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fogliani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carbone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galliano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02921539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEE035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>