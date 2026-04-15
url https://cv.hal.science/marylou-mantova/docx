--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -501,51 +501,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Mantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
@@ -1920,51 +1920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="898524E7"/>
+    <w:nsid w:val="D031F215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>