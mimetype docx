--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -1,1865 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1814 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marylou Mantova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Marylou Mantova</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marylou-mantova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4445-3100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=HhYb6VgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring urban trees across the world: report from the Urban Trees Ecophysiology Network ( UTEN ) inaugural workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Antebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Beery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Blumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (5), pp.1881-1885. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 172 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of transmittance in leaves: a new way to approach cell death dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying of thirst: when hydraulic failure leads to cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st event of the Connecting Plants &amp; People Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physiologia plantarum &amp; SPPS, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the main physiological processes driving drought-induced tree mortality: a focus on leaves cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greater cavitation resistance, a greater cellular dehydration resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes plant succumb under drought conditions: A tissue-level approach to understand and identify tree mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] France. Université Clermont Auvergne (UCA), FRA.; France. Institut d'Enseignement Supérieur et de Recherche en Alimentation, Santé Animale, Sciences Agronomiques et de l'Environnement (VetAgro Sup), FRA. 2019, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1920,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D031F215"/>
+    <w:nsid w:val="7634B192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2151,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylou-mantova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4445-3100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Antebi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Beery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Blumstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Michele Holbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Emily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylou-mantova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4445-3100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=HhYb6VgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Antebi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Beery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Blumstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18578" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Michele Holbrook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Emily" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>