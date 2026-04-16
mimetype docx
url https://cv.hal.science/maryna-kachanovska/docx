--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -819,326 +819,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t>
+                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1330543⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536375v1</w:t>
+                <w:t xml:space="preserve">hal-02873620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (I). Method and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873620v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462264v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (I). Method and numerical implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1330543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462264v3</w:t>
+                <w:t xml:space="preserve">hal-02536375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent boundary conditions for wave propagation in fractal trees: convolution quadrature approach</w:t>
               </w:r>
@@ -1986,252 +1986,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting absorption principle for a hybrid resonance in a two-dimensional cold plasma</w:t>
+                <w:t xml:space="preserve">Asymptotic models for time-domain scattering by small particles of arbitrary shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Peillon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436281v1</w:t>
+                <w:t xml:space="preserve">hal-05273838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does it mean for a 3D star-shaped scatterer to be small in the time domain?</w:t>
+                <w:t xml:space="preserve">Limiting absorption principle for a hybrid resonance in a two-dimensional cold plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Savchuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05436275v1</w:t>
+                <w:t xml:space="preserve">hal-05436281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for time-domain scattering by small particles of arbitrary shapes</w:t>
+                <w:t xml:space="preserve">What does it mean for a 3D star-shaped scatterer to be small in the time domain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273838v2</w:t>
+                <w:t xml:space="preserve">hal-05436275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order numerical integration on self-affine sets</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/mkachanovska/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyan Naderi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pankrashkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1636551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664569v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865484v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henri Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-019-01089-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Savchuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273838v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419682v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/mkachanovska/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyan Naderi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pankrashkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1636551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664569v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865484v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henri Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-019-01089-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273838v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Savchuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419682v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>