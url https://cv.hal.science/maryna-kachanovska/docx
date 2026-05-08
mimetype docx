--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -351,209 +351,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of uniformly stable time-domain Foldy-Lax models for scattering by small particles. Acoustic sound-soft scattering by circles. Extended version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a degenerate non-elliptic equation to model plasma heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1495512⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (5), pp.1785-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664569v2</w:t>
+                <w:t xml:space="preserve">hal-04731902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a degenerate non-elliptic equation to model plasma heating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new class of uniformly stable time-domain Foldy-Lax models for scattering by small particles. Acoustic sound-soft scattering by circles. Extended version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (5), pp.1785-1821. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2024053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M1495512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731902v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of time-domain PMLs for 2D electromagnetic wave propagation in dispersive waveguides</w:t>
               </w:r>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical study of a hyperbolic metamaterial in free space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -819,235 +819,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (I). Method and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873620v1</w:t>
+                <w:t xml:space="preserve">hal-02462264v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (I). Method and numerical implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462264v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t>
               </w:r>
@@ -2080,51 +2080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting absorption principle for a hybrid resonance in a two-dimensional cold plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2634,51 +2634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/mkachanovska/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyan Naderi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pankrashkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1636551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664569v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865484v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henri Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-019-01089-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273838v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Savchuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419682v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/mkachanovska/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyan Naderi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pankrashkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1636551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664569v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865484v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henri Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-019-01089-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273838v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Savchuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419682v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>