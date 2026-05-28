--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -109,51 +109,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,616 +351,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a degenerate non-elliptic equation to model plasma heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What does it mean for a 3D star-shaped scatterer to be small in the time domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Peillon</w:t>
+                <w:t xml:space="preserve">Adrian Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731902v2</w:t>
+                <w:t xml:space="preserve">hal-05436275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of uniformly stable time-domain Foldy-Lax models for scattering by small particles. Acoustic sound-soft scattering by circles. Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M1495512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of time-domain PMLs for 2D electromagnetic wave propagation in dispersive waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bécache</w:t>
+                <w:t xml:space="preserve">Study of a degenerate non-elliptic equation to model plasma heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Wess</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57 (4), pp.2451-2491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2023060⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 58 (5), pp.1785-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910611v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical study of a hyperbolic metamaterial in free space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+                <w:t xml:space="preserve">Convergence analysis of time-domain PMLs for 2D electromagnetic wave propagation in dispersive waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Wess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2), pp.2216-2250. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.2451-2491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1404223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2023060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164619v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (ii): error and complexity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">A mathematical study of a hyperbolic metamaterial in free space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1357524⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.2216-2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1404223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909750v2</w:t>
+                <w:t xml:space="preserve">hal-03164619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (I). Method and numerical implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (ii): error and complexity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1357524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462264v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1033,51 +1024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1118,1150 +1109,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent boundary conditions for wave propagation in fractal trees: convolution quadrature approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (I). Method and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146(2), pp.281-334. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-020-01145-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265345v2</w:t>
+                <w:t xml:space="preserve">hal-02462264v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Decay and Stability of a Perfectly Matched Layer For the Wave Equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+                <w:t xml:space="preserve">Transparent boundary conditions for wave propagation in fractal trees: convolution quadrature approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-019-01089-9⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146(2), pp.281-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-020-01145-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865484v2</w:t>
+                <w:t xml:space="preserve">hal-02265345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in fractal trees. Mathematical and Numerical Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">Energy Decay and Stability of a Perfectly Matched Layer For the Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henri Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus J. Grote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Semin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2019010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-019-01089-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801394v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical models for dispersive electromagnetic waves: An overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Wave propagation in fractal trees. Mathematical and Numerical Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Semin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.07.025⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2019010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647185v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable perfectly matched layers for a class of anisotropic dispersive models. Part I: Necessary and sufficient conditions of stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bécache</w:t>
+                <w:t xml:space="preserve">Mathematical models for dispersive electromagnetic waves: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (6), pp.2399-2434. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (11), pp.2792-2830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2017019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356811v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stable perfectly matched layers for a class of anisotropic dispersive models. Part I: Necessary and sufficient conditions of stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (6), pp.2399-2434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397581v1</w:t>
+                <w:t xml:space="preserve">hal-01356811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the solution of x-mode equations around the hybrid resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t>
+                <w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114791v1</w:t>
+                <w:t xml:space="preserve">hal-01397581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A numerical study of the solution of x-mode equations around the hybrid resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini-Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perfectly matched layers in negative index metamaterials and plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vinoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vol. 50, p. 113-132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201550006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082445v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for time-domain scattering by small particles of arbitrary shapes</w:t>
+                <w:t xml:space="preserve">Limiting absorption principle for a hybrid resonance in a two-dimensional cold plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Savchuk</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273838v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting absorption principle for a hybrid resonance in a two-dimensional cold plasma</w:t>
+                <w:t xml:space="preserve">Asymptotic models for time-domain scattering by small particles of arbitrary shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Peillon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436281v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does it mean for a 3D star-shaped scatterer to be small in the time domain?</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">High-order numerical integration on self-affine sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/mkachanovska/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyan Naderi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pankrashkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1636551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664569v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865484v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henri Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-019-01089-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273838v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Savchuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419682v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/mkachanovska/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyan Naderi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pankrashkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1636551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Savchuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664569v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495512" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865484v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henri Baffet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-019-01089-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273838v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419682v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>