--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryse Blet-Lemarquand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche croisée de la monnaie. Méthodes et premiers apports de l’archéométallurgie à l’histoire monétaire de Marseille (525-400 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Νόμιμος. Institution et institutionnalisation dans l’Occident grec (VIe-Ier s. a. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bourrieau, Apr 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur les monnaies augustéennes de la Bibliothèque nationale de France : forme des flans, liaisons de coin, poinçons et signatures élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’étude. La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours. 2 - Approches métalliques de la fabrication monétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Jambu (IDEES, ULHN); Guillaume Blanchet (CRAHAM, Unicaen); Thibault Cardon (CRAHAM, CNRS); Pierre-Marie Guihard (CRAHAM, Unicaen), May 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de recherches sur les monnaies : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus ultra. L'apport fondamental des analyses métalliques à la connaissance des monnayages de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Numismatiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes, koina et cités : monnayer l’argent dans l’Orient hellénistique (IIe et Ier siècles avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé des empereurs gallo-romains (260-274) : altération et approvisionnement métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold of Bactria: numismatics and chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Archaeology Seminar: Materials Analysis in Classical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Green, Classics Faculty, May 2025, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the alloys of early electrum coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Fischer-Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltisches Messinggeld? Archäometallurgische Untersuchungen an Germanus Indutilli L Münzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eisenzeit-Forums im Rahmen des Verbundes Archäologie Rhein-Main, Leiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux monnaies plaquées inédites des Antigonides à la BnF : commentaires numismatiques et archéométallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance mensuelle de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéométrie à la numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en l’honneur du centenaire de reconnaissance d’utilité publique de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El oro de la Península Ibérica y las emisiones de moneda romana de los siglos I a.C.-I d.C.: análisis LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El oro antiguo en el noroeste de la península ibérica: minería y orfebrería, reunión científica en torno al Proyecto Beriso (Fundación Valdés-Salas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ángel Villa Valdés; Rubén Montes López, Oct 2024, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Iron Age “Le Câtillon II hoard, Jersey”. An interdisciplinary study of gold ornaments and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or en Méditerranée à l’époque antique d’après les analyses élémentaires de monnaies. Quelques études de cas du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur la provenance des métaux, programme OI PALABRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oli Pryce, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Peloponnesian silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACOM. Rome and the Coinages of the Mediterranean, 150 BCE - 64 CE. Two-Day International Conference, The British School at Rome, Italy, April 17th &amp; 18th 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Butcher, Apr 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological developments in the measurement of Pb, Fe and Cu isotopes in ancient gold for the purpose of provenance studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Perriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Roman gold stocks with LA-ICP-MS analysis of coins (2nd c. BC - 1st c. AD) and first results of the LA-ICP-MS analysis of natural gold from the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “From gold extraction to aureus. New perspectives on the traceability of gold from Roman Hispania”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brais X. Currás Refojos, Instituto de historia, Centro de Ciencias Humanas y Sociales, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frappes de bronze du roi Persée: analyses élémentaires et pistes d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance mensuelle de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Silver Coinage of the triumviral period: new insights from MP-AES and LA-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACOM. Rome and the Coinages of the Mediterranean, 150 BCE - 64 CE. Two-Day International Conference, The British School at Rome, Italy, April 17th &amp; 18th 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Butcher, Apr 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gold Coinage from an Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Numismatic Society - Long Table 164</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Numismatic Society, Dec 2023, New York (ONLINE), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Owls to Eagles. The metallic stocks of Egyptian coins (5th century BC-1st century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACOM. Rome and the Coinages of the Mediterranean, 150 BCE - 64 CE. Two-Day International Conference, The British School at Rome, Italy, April 17th &amp; 18th 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Butcher, Apr 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or africain : Rouen, XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maneuvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66e Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2023, Rouen, France. pp.243-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry applied to CELTIC GOLD – methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Nümrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de bronze en Grèce ancienne (Ve-IIe siècles avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and silver in the Lavau burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of the Celtic goldsmith, Celtic Gold Society – Technology – Archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Fürstengrab” from Eigenbilzen (Limburg, Belgium). An old find, a new examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmembol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silver coinages of Achaian and Aetolian Federal States : new numismatic and historical datas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeMa (Archéométrie et Monnaies antiques): a database of metal analyses for ancient coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’analyses isotopiques (Pb, Cu et Fe) in situ par fs-LA-MC-ICP-MS sur matrice archéologique en or dans une perspective d’étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’analyses élémentaires de monnaies anciennes en alliages cuivreux par méthodes nucléaires à l’IRAMAT-CEB d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontre Ion Beam Applications Francophone (IBAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined? Continental Western Europe Iron Age gold artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Roman gold stocks with LA-ICP-MS analysis of coins from the Second Punic War to the end of the first century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical analyses of Roman silver coins of the Augustan Age through LA-ICP-MS for the MAN program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Ponting, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de clôture du projet ATMOCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du Cu, Fe, Pb par spectrométrie de masse à source plasma et ablation laser femtoseconde (fs LA-MC-ICP-MS) de monnaies d’or anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectratom 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian gold: elemental analysis of the coins of the bibliothèque nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts mixtes du second âge du Fer. Quelques pistes de réflexion à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Histoire économique et monétaire de l'IRAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Orléans (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up analytical protocols for complex metal artefacts : the case study of the Lavau Celtic grave (5th cent. BC, Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prélèvement des objets et des monnaies en métal précieux : potentiel et limites / Sampling artefacts and coinage in precious metals : potential and limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche et de Restauration des Musées de France (C2RMF), site Carrousel, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d’analyse élémentaire au service de la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Technologie de la recherche en sciences humaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Perrier, École française d’Athènes, Mar 2019, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aetolian tetradrachms reconsidered and some remarks on the elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les koina de Grèce méridionale: numismatique et histoire/ The koina of Southern Greece: Coinages and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage d’argent du koinon achaien entre autorité fédérale et autonomie civique. Les dernières émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les koina de Grèce méridionale: numismatique et histoire/ The koina of Southern Greece: Coinages and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet KOINON: Analyses élémentaires de monnaies d’argent de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les koina de Grèce méridionale: numismatique et histoire/ The koina of Southern Greece: Coinages and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour de la production des monnaies carnutes en alliages cuivreux aux IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies antiques sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMHTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMHTI, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux en or du tumulus princier du Ve s. av. J.-C. de Lazenay à Bourges (région Centre-Val de Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.255-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Composition of Monetary Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Congress on Ancient Bronzes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Classical Archaeology, Apr 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste à l’année des quatre empereurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction colloque Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or vers le monnayage romain de Sylla à Auguste (88-27 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de Pyrrhos en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Coinage to Another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coin Circulation in the Ancient Greek World. Mapping and Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Chicago Center in Paris; Alain Bresson; David Schloen; Walter Shandruk, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fingerprinting of roman gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AUREUS program, study and characterization of minted gold in the West from the end of the Hellenistic period to the first century of our era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie des analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits clous d’incrustation en or des poignards de l’âge du Bronze Ancien en Armorique et dans le Wessex – regards croisés sur leurs aspects esthétiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle d’actualités 2018 de l’APRAB en partenariat avec le Musée d’Archéologie Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” Aux origines de la monnaie fiduciaire ”. Regards croisés sur l’apparition de la monnaie de bronze celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coinage and debasement. A preliminary examination of the fineness of Roman gold coinage from the Republic and early Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debasement. Manipulation of Coin Standards in Pre-Modern Monetary Systems. A Workshop at the University of Warwick, Friday 24 March – Saturday 25 March 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Frappes de Deniers Impériaux à Alexandrie à La Fin Du IIe Siècle Ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, Italie. pp.762-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d’analyse développées à l’IRAMAT-CEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Alexander’s conquest on minted silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Linked Open World: Alexander the Great, Transnational Heritage and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat de l’orfèvrerie dans la culture du Hallstatt occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le luxe en Gaule"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études archéométriques d’objets d’orfèvrerie celtes du projet “West Hallstatt Gold”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’or des Celtes : sources et ateliers ; techniques et artisans, 30e Journée du Groupe de Contact FNRS « Études celtologiques et comparées » de la SBEC en coopération avec le Groupe de Contact FNRS « Arts et Techniques métallurgiques pré-industriels. Étude et conservation » (sous les auspices du FRS-FNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNRS, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgical and Technological Aspects of Early Iron Age Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia de CSIC; Instituto Arqueológico Alemán de Madrid (collaborateur); Museo Arqueológico Nacional (collaborateur), Jun 2015, Madrid, Spain. pp.169-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du monnayage annamite sous le règne de Bảo Đại (1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Joyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustus’ gold coinage : investigating mints and provenance through trace elements concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère de Philippe II de Macédoine découvert à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage impérial (238-253 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimachus Gold. Elemental Analysis of the Collection of the Bibliothèque nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or Hallstattien en France et Suisse occidentale : approches typologiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry. International conference of Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium relevant tracers for ancient gold coins? Archaeometallurgical and archaeometric answers to study an Antique numismatic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of History of the Spanish National Research Council (CSIC); National Center for Metallurgical Research (CENIM-CSIC),(Collaborateur ); Autonomous University of Madrid (UAM) (Collaborateur); National Archaeological Museum (Collaborateur); German Archaeological Institute (DAI-Madrid) (Collaborateur), Jun 2015, Madrid, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis on West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES-CNRS; Université de Toulouse - Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of West Hallstatt gold in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES - CNRS; Université de Toulouse Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or des années 68-69 apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donativa, thésaurisation et corpus monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Table Ronde Autour de l’œuvre de Pierre Bastien. Monnayage impérial romain – Corpus – Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, May 2013, Lyon, Maison de l’Orient et de la Méditerranée, Amphithéâtre Benvéniste, France. pp.195-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse élémentaire des monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitzungsbericht des fünften internationalen Kolloquiums der Schweizerischen Arbeitsgemeinschaft für Fundmünzen gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatischen Kommission der Länder in der Bundesrepublik Deutschland, Mar 2005, Konstanz, Allemagne. pp.121-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer&amp;quot; l’or monnayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel Matières Premières de l’Arc Liguro-Provençal (MP-ALP) : ressources siliceuses entre Vallée du Rhône et Apennins (COM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dorure des monnaies d’argent axoumites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Archéologie expérimentale Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Téreygeol; M.-P. Guirado; Ph. Dillmann., Dec 2009, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of concentration profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the characterization of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroAnalysis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear methods and laser ablation inductively coupled mass spectrometry: How can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une monnaie hybride inédite d’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.499-508, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires en bronze de la fin de l’âge du Fer : le site des anciennes usines Vernin à Melun (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-349, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silver Coinages of Achaian and Aitolian Federal States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarosław Bodzek; Aleksander Bursche; Anna Zapolska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11–16.09.2022, Warsaw, Vol. I : Greek Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Warsaw Studies in Archaeology 10, Brepols Publishers, pp.283-296, 2025, 978-2-503-61657-5. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.WSA-EB.5.144882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dernière période augustéenne : une perspective monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scripta Antiqua (188), Ausonius, pp.173-189, 2025, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Roman Gold Stocks with LA-ICP-MS Analysis of Coins from the Second Punic War to the End of the First Century ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarosław Bodzek; Aleksander Bursche; Anna Zapolska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11–16.09.2022, Warsaw, Vol. II, Roman Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.127-136, 2025, 978-2-503-61673-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.WSA-EB.5.145091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le monnayage d’or de César d’après l’analyse chimique des monnaies conservées à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Cheradame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Barbato; Stefano Bruni; Mariele Valci; Daniela Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rooms in the Mansion of History. Studi in onore di Maria Cristina Molinari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RomaTre Press, pp.52-68, 2025, Res Publica Litterarum. Quaderni, 979-12-5977-561-0. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13134/979-12-5977-561-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fibule à tête de bélier de Dompierre-les-Tilleuls (Doubs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Aix-en-Provence, 26-28 mai 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.452, 2024, Collection Afeaf (6), 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LA-ICP-MS analysis of gold coins for the AVREVS project. Method and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.27-58, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucliers galates de Ptolémée Philadelphe et sa production de bronzes en Sicile sous Hiéron II : d’Alexandrie à Syracuse et retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Frey-Kupper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evangéline Markou; Sélènè E. Psôma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αντίδωρον. La monnaie grecque entre guerre et commerce. Mélanges de numismatique, d’épigraphie et d’histoire offerts à Olivier Picard. Greek Coinage between War and Trade. Greek Coinage between War and Trade. Papers on Numismatics, Epigraphy and History Offered to Olivier Picard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ΜΕΛΕΤΗΜΑΤΑ (85), pp.66-85, 2023, 978-960-371-079-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse élémentaire de monnaies d’argent antigonides. Premiers résultats et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.19-33, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : essai de caractérisation de l’argent monnayé en Europe occidentale au Second âge du Fer. Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-282, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman gold coinage in the triumviral period (43-30 BC): the spread of gold currency and the difference between East and West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.431-456, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold for a Revolution: the sources of Caesar’s gold coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.411-430, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.9-25, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antigonides et les koina de Grèce méridionale, une approche monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.47‑58, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman and Italian gold coins from the age of Sulla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.363-380, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman gold coinage from Augustus to the year of the Four Emperors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.499-537, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de Pyrrhos en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.153-170, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and Technical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillan Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020: Volume I &amp; II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Numismatic Council</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures en or de la tombe 4/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubreucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Plouin; F. Lambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Nordhouse (Bas-Rhin). Cinq siècles d’histoire entre le Bronze final IIIb et La Tène B1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (54), Éditions universitaires de Dijon, pp.459-464, 2022, Supplément à la Revue archéologique de l'Est n° 54, 978-2-36441-455-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat de l'orfèvrerie dans la culture du Hallstatt occidental, entre traditions et innovations technologiques. L'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duyrat, Fr.; Nieto-Pelletier, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Luxe en Gaule. Actes du colloque “Le luxe en Gaule”, Musée départemental Arles antique 16-17 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2021, Mémoires 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aitolian koinon: Coinage and History in the Light of the Results of the Elemental Analyses of 26 Silver Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Koina of Southern Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ausonius éditions, p. 149-164, 2021, Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hellenistic Achaian Koinon and its coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Koina of Southern Greece. Historical and Numismatic Studies in Ancient Greek Federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2021, Numismatica Antiqua, 9782356133960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS Analysis of Silver Coins for the KOINON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Koina of Southern Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ausonius éditions, p. 239-248, 2021, Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental composition of gold and silver coins of Siphnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheedy Kenneth A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gore D. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Gillian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, metals, and money : Ancient World studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNS Special Publication 56, Australian Centre for Ancient numismatic Studies, Macquarie University, pp.149-163, 2020, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or au nom et au portrait de T. Quinctius Flamininus : nouvelles données archéométriques et bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stroobants, Fran; Lauwers, Chrisitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detur dignissimo. Studies in honour of Johan van Heesch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle d’études numismatiques; European center for numismatic studies, pp.79-93, 2020, 978-2-930948-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of the Lydo-Milesian electrum coins of the Bibliothèque nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Alfen, Peter Gerritt; Wartenberg, Ute; Fischer-Bossert, Wolfgang; Gitler, Haim; Konuk, Koray; Lorber, Catharine C.; Bresson, Alain; Callataÿ, François de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">White gold : studies in early electrum coinage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Numismatic Society; The Israel Museum, pp.337-378, 2020, 978-0-89722-349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coinage and debasement. A preliminary examination of the fineness of Roman gold coinage forme the Republic and early Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Butcher, Kevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debasement : manipulation of coin standards in Pre-Modern monetary systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.53-62, 2020, 978-1-7892-5398-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold of Lysimachus. Elemental Analysis of the collection of the Bibliothèque Nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, metals, and money : Ancient World studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spink, pp.175-193, 2020, RNS Special Publication 56, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coinage and debasement. A preliminary examination of the fineness of Roman gold coinage from the Republic and early Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Butcher, Kevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debasement. Manipulation of coins standards in pre-modern monetary systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.53-62, 2020, 978-1-78925-398-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Greeks manipulated the composition of their bronze coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Baas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XXth International Congress on Ancient Bronzes. Resource, reconstruction, representation, role</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR international series 2958, BAR publishing, pp.145-153, 2019, 978-1-4073-5589-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor d’argent de la Jeanne-Élisabeth (1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Jambu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors de monnaies espagnoles dans la France des XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF Éditions, pp.89-178, 2019, Trésors monétaires tome XXVIII, 978-2-7177-2821-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pistoles d’or de la plage de Donville (Manche, 1623-1629)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Jambu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors de monnaies espagnoles dans la France des XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF Éditions, pp.1-20, 2019, Trésors monétaires tome XXVIII, 978-2-7177-2821-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaies mérovingiennes : collections du Musée Dobrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand patrimoine de Loire-Atlantique, pp.107-117, 2019, 979-10-95263-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minted Silver in the Empire of Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Glenn; Frédérique Duyrat; Andrew Meadows. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great. A linked Open World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2018, Scripta Antiqua, 978-2-35613-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material sciences applied to West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schwab, R.; Milcent, P.-Y.; Armbruster, B.; Pernicka, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress Held in Toulouse, France, 11–14 March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), Verlag Marie Leidorf, pp.101-132, 2018, Forschungen zur Archäometrie und Altertumswissenschaft, 978-3-89646-876-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Bordeaux-en-Gâtinais (Loiret). Deniers et fausses monnaies au début du xiie siècle. Étude numismatique et analyses métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Duyrat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires. Monnayages de Francie, des derniers Carolingiens aux premiers Capétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome XXVII, Bibliothèque nationale de France, pp.273-297, 2018, 978-2-7177-2748-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’ensemble de bracelets en or de l’âge du Bronze provenant de Pommerit-le-Vicomte (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.163-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium Relevant Tracers for Ancient Gold Coins? Archaeometallurgical and Archaeometric Data to Study an Antique Numismatic Problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montero-Ruiz, Ignacio; Perea Caveda, Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2017, Bibliotheca Praehistorica Hispana, 9788400102883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or des années 68-69 p.C. frappées dans les provinces occidentales : l’apport de l’étude pondérale et des analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Burnett, Andrew; Drost, Vincent; Suspène, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les provinces : monnayage et histoire : mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.175-188, 2017, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médailles [de Nîmes] dites pieds de sanglier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault; Andrew Burnett; Vincent Drost; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les Provinces. Monnayage et Histoire. Mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Ausonius éditions, pp.133-149, 2017, Numismatica Antiqua, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Rhône et Apennins : le référentiel MP-ALP, matières premières de Provence et de l’arc Liguro-provençal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomasso, Antonin and Binder, Didier and Martino, Gabriele and Porraz, Guillaume and Simon, Patrick and Naudinot, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-44, 2016, 2-913745-2-913745-64-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical appendix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandry, Michel; Burnett, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Provincial Coinage Volume III : Nerva, Trajan and Hadrian (AD 96-138)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum Press; Bibliothèque nationale de France, pp.832-837, 2015, Part II, General introduction, indexes and plates, 978-0-71411-827-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandry, Michel; Burnett, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Provincial Coinage Volume III : Nerva, Trajan and Hadrian (AD 96-138)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum Press; Bibliothèque nationale de France, pp.829-832, 2015, Part II, General introduction, indexes and plates, 978-0-71411-827-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orfèvrerie rhodienne orientalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Robcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coulié; Melina Filomonos-Tsopoutou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhodes, une île grecque aux portes de l'Orient : XVe-Ve siècle avant J.-C. [Catalogue de l'exposition, Paris, Musée du Louvre, du 14 novembre 2014 au 9 février 2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art; Louvre éditions, pp.93-99, 2014, 2757208837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la composition élémentaire de quelques monnaies de cuivre arabo-sassanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Gyselen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rika Gyselen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, argenterie et monnaies de tradition sassanide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXII, Groupe pour l’Étude de la Civilisation du Moyen-Orient, pp.9-28, 2014, Res Orientales, 978-2-9521376-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et l’argent monnayés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-159, 2014, Sciences archéologiques, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Methods and Laser Ablation Inductively Coupled Mass Spectrometry: how can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste : l’apport des analyses élémentaires et le problème de l'atelier de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress. Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spink &amp; Son, pp.1073-1081, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaiblissement des écus d’or de Philippe VI et Jean II (1348-1355) : perspectives ouvertes par les analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfaro C.; Marcos C.; Otero P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del XIII Congreso Internacional de Numismática t. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1281-1287, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80-06, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Belœil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmembol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXII, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux monnaies plaquées des Antigonides à la BnF : commentaires numismatiques et archéométallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (05), pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers monnayages celtiques en laiton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold of Bactria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, p. 9-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéométrie à la numismatique. Quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or africain : Rouen, XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maneuvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66e Journées numismatiques Rouen 02-04 juin 2023, 78 (6), pp.243-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frappes de bronze du roi Persée : analyses élémentaires et pistes d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe d’Octavien : étude numismatique et physico-chimique d’une étrange monnaie de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (8), pp.306-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières monnaies d’argent du Péloponnèse III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières monnaies du Péloponnèse (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03518774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses des alliages de l’orfèvrerie rhodienne orientalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145.2, pp.667-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Regards croisés sur l’apparition de la monnaie celtique en alliages cuivreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques découvertes monétaires récentes trouvées en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (6), pp.187‑197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dupondii de Nîmes « à la patte de sanglier » – Nouvelles analyses métalliques et conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (6), pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventus de Lydie (fin IIe-IIIe siècle de notre ère) : Louis Robert, Konrad Kraft et les analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.139-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Estiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit trésor de monnaies d’or du XVIe siècle trouvé en fouilles, à Chilleurs-aux-Bois (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques, 61, Orléans 1-3 juin 2018, 73 (6), pp.263-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du système des provinciales en Lydie : qu’en disent les analyses élémentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (10), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granville : sous la plage, l’Espagne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 566, p. 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet KOINON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques, 61, Orléans 1-3 juin 2018, 73 (6), pp.204-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C. L. CAESARES denarii RIC I2 Augustus 208. A pseudo-Augustan unsigned restoration issue. Corpus, die study, metallurgical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard E. Woytek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 - 6e série, pp.183-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson et l'IRAMAT - Centre Ernest-Babelon : près de 40 ans de collaboration scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (2), pp.35‑41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture exceptionnelle du début du Bronze final à La Saulsotte (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journée annuelle d’actualités de l’APRAB, 15, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dupondius de Nîmes « à la patte de sanglier » conservé à la Bibliothèque municipal de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journées numismatiques, 59. Colmar 10-12 juin 2016, 71 (6), pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère d’or de Philippe II de Macédoine trouvé à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires, métallographiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, A Survey of Numismatic Research, 16, pp.743-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Byzantine Mint in Carthage and the Islamic Mint in NorthAfrica. New Metallurgical Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Jonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171, pp.655-699. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2014.3263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions en or dans les régions du Hallstatt centre-occidental (Allemagne, Suisse et France centrale et orientale) à la fin du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant J.-C.) : présentation du projet ANR-DFG « West Hallstatt Gold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donativa&amp;quot;, thésaurisation et corpus monétaire : à propos d'&amp;quot;aurei&amp;quot; lyonnais inédits (275-281) du trésor de Fontaine-la-Gaillarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171, pp.195-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tracer » l’or monnayé : le comportement des éléments traces de l’or au cours des opérations de refonte et d’affinage. Application à la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (4), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires d'as de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171, pp.341-352. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2014.3253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau dépôt de parures en or de l’âge du Bronze atlantique dans le Finistère (Gouesnac’h, Bretagne) et ses relations avec les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications de Saint-Germain-en-Laye, 2 mars 2013, 12, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les techniques de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'histoire sociale du verre et de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral soda alumina glass: occurence and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (7), pp.1646 - 1655. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fermail découvert à Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (7), pp.218-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry with laser sampling: A new tool to characterize archaeological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010623703423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies axoumites d’argent : premiers résultats d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Hahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de caractérisation des silex bédouliens provençaux par analyse chimique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.149 - 167. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de boules de bleu égyptien : analyse par absorption visible et par activation avec des neutrons rapides de cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1997.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine du cobalt : du verre à la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1996.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : de l’historiographie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des analyses par LA-ICP-MS de deux objets inédits de la tombe princière de Vix (IRAMAT-CEB, 27 septembre 2022). Projet Collectif de Recherche, La tombe princière et le complexe funéraire monumental de Lavau « Zac du Moutot » (Aube), rapport annuel 2022, Bastien Dubuis (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - Centre Ernest Babelon. 2022, pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses d’objets de Lavau réalisées par LA-ICP-MS à l’IRAMAT-CEB (session 1 : 15 au 17 mai 2019 et session 2 : 15 au 17 octobre 2019). Projet Collectif de Recherche, La tombe princière et le complexe funéraire monumental de Lavau « Zac du Moutot » (Aube), rapport annuel 2020, Bastien Dubuis (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - Centre Ernest Babelon. 2020, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses réalisées sur le premier lot d’objets en métaux précieux de Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2019, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses élémentaires réalisées sur le matériel en or du site de Migennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2019, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses réalisées sur les deux lots d’objets en métaux précieux de Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération archéologique : Prospection Donville-les-Bains 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drassm. 2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets prêtés par le Musée d’Archéologie nationale dans le cadre du projet Celtic Gold. Rapport d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'archéologie nationale (Saint-Germain-en-Laye). 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets du trésor de Beringen dans le cadre du projet Celtic Gold (ANR DFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Gallo-Romeins (Tongres). 2018, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse élémentaire d’un lot de sept médailles [de Nîmes] dites pieds de sanglier conservées au musée d’Art et d’Histoire de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d’Art et d’Histoire de Nîmes. 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de résidus d’or du mobilier funéraire de Warcq (Ardennes, LT D1). Rapport d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’étude de la bague de Baud (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Bretagne. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’étude du pendentif de Paule (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Bretagne. 2016, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies et objets du dépôt de Tayac conservés au Musée d’Aquitaine (Bordeaux). Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Aquitaine (Bordeaux). 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’étude d’un « denier d’Hadrien » découvert à Nîmes (fouille INRAP de la rue de Saint Gilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Nîmes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l’analyse élémentaire des deux aurei découverts rue des Farges à Lyon et conservés au musée gallo-romain de Lyon-Fourvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée gallo-romain de Lyon-Fourvière. 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Investigations on Gold Samples from Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Universität Wien. 2015, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métallurgies des non-ferreux hors argent. L’affinage de l’or. Suivre les éléments traces. Rapport pour Fl. Téreygeol (dir), PCR Paléométallurgies et expérimentations. Recherches sur les chaines de production des métaux aux périodes anciennes, Document Final de Synthèse, 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2015, p. 145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bossut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or et le geste : le torque de Montans : Retrouver les gestes des orfèvres gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Archéologique de Montans - Communauté d'agglomération Gaillac-Graulhet. 2025, 978-2-9534643-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l’or / The Power of Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des moules à alvéoles découverts sur l'oppidum d'Amboise (Indre-et-Loire) : l'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Réaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and establishment of brass coins in Eastern Gaul at the end of the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères de T. Quinctius Flamininus : l’éclairage du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or / The power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Soudan (Loire-Atlantique). Analyse par LA-ICP-MS d’un monnayage de bas or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silver and bronze coinage of the Eleans, fifth to second century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profile analysis of gold and silver alloys and platings using Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Québec, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monnaies gauloises sous l’œil du cyclotron. Poster exposé au Museum d’Orléans pour la biodiversité et l’Environnement dans le parcours d’exposition « Brèves du territoire », Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des rois de Bactriane : un programme d’analyse de la composition métallique des monnaies de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryse Blet-Lemarquand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche croisée de la monnaie. Méthodes et premiers apports de l’archéométallurgie à l’histoire monétaire de Marseille (525-400 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Νόμιμος. Institution et institutionnalisation dans l’Occident grec (VIe-Ier s. a. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bourrieau, Apr 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Numismatiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes, koina et cités : monnayer l’argent dans l’Orient hellénistique (IIe et Ier siècles avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé des empereurs gallo-romains (260-274) : altération et approvisionnement métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold of Bactria: numismatics and chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Archaeology Seminar: Materials Analysis in Classical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Green, Classics Faculty, May 2025, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de recherches sur les monnaies : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus ultra. L'apport fondamental des analyses métalliques à la connaissance des monnayages de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur les monnaies augustéennes de la Bibliothèque nationale de France : forme des flans, liaisons de coin, poinçons et signatures élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’étude. La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours. 2 - Approches métalliques de la fabrication monétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Jambu (IDEES, ULHN); Guillaume Blanchet (CRAHAM, Unicaen); Thibault Cardon (CRAHAM, CNRS); Pierre-Marie Guihard (CRAHAM, Unicaen), May 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltisches Messinggeld? Archäometallurgische Untersuchungen an Germanus Indutilli L Münzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eisenzeit-Forums im Rahmen des Verbundes Archäologie Rhein-Main, Leiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the alloys of early electrum coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Fischer-Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El oro de la Península Ibérica y las emisiones de moneda romana de los siglos I a.C.-I d.C.: análisis LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El oro antiguo en el noroeste de la península ibérica: minería y orfebrería, reunión científica en torno al Proyecto Beriso (Fundación Valdés-Salas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ángel Villa Valdés; Rubén Montes López, Oct 2024, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Iron Age “Le Câtillon II hoard, Jersey”. An interdisciplinary study of gold ornaments and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux monnaies plaquées inédites des Antigonides à la BnF : commentaires numismatiques et archéométallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance mensuelle de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéométrie à la numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en l’honneur du centenaire de reconnaissance d’utilité publique de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or en Méditerranée à l’époque antique d’après les analyses élémentaires de monnaies. Quelques études de cas du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur la provenance des métaux, programme OI PALABRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oli Pryce, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Silver Coinage of the triumviral period: new insights from MP-AES and LA-ICP-MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACOM. Rome and the Coinages of the Mediterranean, 150 BCE - 64 CE. Two-Day International Conference, The British School at Rome, Italy, April 17th &amp; 18th 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Butcher, Apr 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gold Coinage from an Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Numismatic Society - Long Table 164</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Numismatic Society, Dec 2023, New York (ONLINE), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frappes de bronze du roi Persée: analyses élémentaires et pistes d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance mensuelle de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological developments in the measurement of Pb, Fe and Cu isotopes in ancient gold for the purpose of provenance studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Perriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Roman gold stocks with LA-ICP-MS analysis of coins (2nd c. BC - 1st c. AD) and first results of the LA-ICP-MS analysis of natural gold from the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “From gold extraction to aureus. New perspectives on the traceability of gold from Roman Hispania”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brais X. Currás Refojos, Instituto de historia, Centro de Ciencias Humanas y Sociales, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Owls to Eagles. The metallic stocks of Egyptian coins (5th century BC-1st century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACOM. Rome and the Coinages of the Mediterranean, 150 BCE - 64 CE. Two-Day International Conference, The British School at Rome, Italy, April 17th &amp; 18th 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Butcher, Apr 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or africain : Rouen, XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maneuvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66e Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2023, Rouen, France. pp.243-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Peloponnesian silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACOM. Rome and the Coinages of the Mediterranean, 150 BCE - 64 CE. Two-Day International Conference, The British School at Rome, Italy, April 17th &amp; 18th 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Butcher, Apr 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of the Celtic goldsmith, Celtic Gold Society – Technology – Archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Fürstengrab” from Eigenbilzen (Limburg, Belgium). An old find, a new examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmembol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silver coinages of Achaian and Aetolian Federal States : new numismatic and historical datas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeMa (Archéométrie et Monnaies antiques): a database of metal analyses for ancient coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’analyses isotopiques (Pb, Cu et Fe) in situ par fs-LA-MC-ICP-MS sur matrice archéologique en or dans une perspective d’étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry applied to CELTIC GOLD – methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Nümrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de bronze en Grèce ancienne (Ve-IIe siècles avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and silver in the Lavau burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’analyses élémentaires de monnaies anciennes en alliages cuivreux par méthodes nucléaires à l’IRAMAT-CEB d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontre Ion Beam Applications Francophone (IBAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined? Continental Western Europe Iron Age gold artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Roman gold stocks with LA-ICP-MS analysis of coins from the Second Punic War to the end of the first century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical analyses of Roman silver coins of the Augustan Age through LA-ICP-MS for the MAN program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Ponting, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de clôture du projet ATMOCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian gold: elemental analysis of the coins of the bibliothèque nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du Cu, Fe, Pb par spectrométrie de masse à source plasma et ablation laser femtoseconde (fs LA-MC-ICP-MS) de monnaies d’or anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectratom 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts mixtes du second âge du Fer. Quelques pistes de réflexion à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Histoire économique et monétaire de l'IRAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Orléans (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up analytical protocols for complex metal artefacts : the case study of the Lavau Celtic grave (5th cent. BC, Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prélèvement des objets et des monnaies en métal précieux : potentiel et limites / Sampling artefacts and coinage in precious metals : potential and limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche et de Restauration des Musées de France (C2RMF), site Carrousel, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet KOINON: Analyses élémentaires de monnaies d’argent de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les koina de Grèce méridionale: numismatique et histoire/ The koina of Southern Greece: Coinages and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage d’argent du koinon achaien entre autorité fédérale et autonomie civique. Les dernières émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les koina de Grèce méridionale: numismatique et histoire/ The koina of Southern Greece: Coinages and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aetolian tetradrachms reconsidered and some remarks on the elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les koina de Grèce méridionale: numismatique et histoire/ The koina of Southern Greece: Coinages and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d’analyse élémentaire au service de la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Technologie de la recherche en sciences humaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Perrier, École française d’Athènes, Mar 2019, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour de la production des monnaies carnutes en alliages cuivreux aux IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies antiques sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMHTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMHTI, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Coinage to Another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coin Circulation in the Ancient Greek World. Mapping and Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Chicago Center in Paris; Alain Bresson; David Schloen; Walter Shandruk, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fingerprinting of roman gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AUREUS program, study and characterization of minted gold in the West from the end of the Hellenistic period to the first century of our era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste à l’année des quatre empereurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction colloque Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or vers le monnayage romain de Sylla à Auguste (88-27 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de Pyrrhos en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Composition of Monetary Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Congress on Ancient Bronzes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Classical Archaeology, Apr 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie des analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits clous d’incrustation en or des poignards de l’âge du Bronze Ancien en Armorique et dans le Wessex – regards croisés sur leurs aspects esthétiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle d’actualités 2018 de l’APRAB en partenariat avec le Musée d’Archéologie Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” Aux origines de la monnaie fiduciaire ”. Regards croisés sur l’apparition de la monnaie de bronze celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux en or du tumulus princier du Ve s. av. J.-C. de Lazenay à Bourges (région Centre-Val de Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.255-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Frappes de Deniers Impériaux à Alexandrie à La Fin Du IIe Siècle Ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, Italie. pp.762-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d’analyse développées à l’IRAMAT-CEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat de l’orfèvrerie dans la culture du Hallstatt occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le luxe en Gaule"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Alexander’s conquest on minted silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Linked Open World: Alexander the Great, Transnational Heritage and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études archéométriques d’objets d’orfèvrerie celtes du projet “West Hallstatt Gold”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’or des Celtes : sources et ateliers ; techniques et artisans, 30e Journée du Groupe de Contact FNRS « Études celtologiques et comparées » de la SBEC en coopération avec le Groupe de Contact FNRS « Arts et Techniques métallurgiques pré-industriels. Étude et conservation » (sous les auspices du FRS-FNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNRS, May 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du monnayage annamite sous le règne de Bảo Đại (1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Joyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgical and Technological Aspects of Early Iron Age Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia de CSIC; Instituto Arqueológico Alemán de Madrid (collaborateur); Museo Arqueológico Nacional (collaborateur), Jun 2015, Madrid, Spain. pp.169-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coinage and debasement. A preliminary examination of the fineness of Roman gold coinage from the Republic and early Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debasement. Manipulation of Coin Standards in Pre-Modern Monetary Systems. A Workshop at the University of Warwick, Friday 24 March – Saturday 25 March 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage impérial (238-253 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimachus Gold. Elemental Analysis of the Collection of the Bibliothèque nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or Hallstattien en France et Suisse occidentale : approches typologiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry. International conference of Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère de Philippe II de Macédoine découvert à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium relevant tracers for ancient gold coins? Archaeometallurgical and archaeometric answers to study an Antique numismatic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of History of the Spanish National Research Council (CSIC); National Center for Metallurgical Research (CENIM-CSIC),(Collaborateur ); Autonomous University of Madrid (UAM) (Collaborateur); National Archaeological Museum (Collaborateur); German Archaeological Institute (DAI-Madrid) (Collaborateur), Jun 2015, Madrid, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis on West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES-CNRS; Université de Toulouse - Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of West Hallstatt gold in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES - CNRS; Université de Toulouse Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or des années 68-69 apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil international de numismatique, Sep 2015, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustus’ gold coinage : investigating mints and provenance through trace elements concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donativa, thésaurisation et corpus monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Table Ronde Autour de l’œuvre de Pierre Bastien. Monnayage impérial romain – Corpus – Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, May 2013, Lyon, Maison de l’Orient et de la Méditerranée, Amphithéâtre Benvéniste, France. pp.195-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse élémentaire des monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitzungsbericht des fünften internationalen Kolloquiums der Schweizerischen Arbeitsgemeinschaft für Fundmünzen gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatischen Kommission der Länder in der Bundesrepublik Deutschland, Mar 2005, Konstanz, Allemagne. pp.121-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer&amp;quot; l’or monnayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel Matières Premières de l’Arc Liguro-Provençal (MP-ALP) : ressources siliceuses entre Vallée du Rhône et Apennins (COM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dorure des monnaies d’argent axoumites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Archéologie expérimentale Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Téreygeol; M.-P. Guirado; Ph. Dillmann., Dec 2009, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of concentration profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the characterization of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroAnalysis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear methods and laser ablation inductively coupled mass spectrometry: How can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or et le geste : le torque de Montans : Retrouver les gestes des orfèvres gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Archéologique de Montans - Communauté d'agglomération Gaillac-Graulhet. 2025, 978-2-9534643-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l’or / The Power of Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dernière période augustéenne : une perspective monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scripta Antiqua (188), Ausonius, pp.173-189, 2025, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silver Coinages of Achaian and Aitolian Federal States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarosław Bodzek; Aleksander Bursche; Anna Zapolska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11–16.09.2022, Warsaw, Vol. I : Greek Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Warsaw Studies in Archaeology 10, Brepols Publishers, pp.283-296, 2025, 978-2-503-61657-5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.WSA-EB.5.144882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Roman Gold Stocks with LA-ICP-MS Analysis of Coins from the Second Punic War to the End of the First Century ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarosław Bodzek; Aleksander Bursche; Anna Zapolska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11–16.09.2022, Warsaw, Vol. II, Roman Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.127-136, 2025, 978-2-503-61673-5. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.WSA-EB.5.145091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le monnayage d’or de César d’après l’analyse chimique des monnaies conservées à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Cheradame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Barbato; Stefano Bruni; Mariele Valci; Daniela Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rooms in the Mansion of History. Studi in onore di Maria Cristina Molinari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RomaTre Press, pp.52-68, 2025, Res Publica Litterarum. Quaderni, 979-12-5977-561-0. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13134/979-12-5977-561-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires en bronze de la fin de l’âge du Fer : le site des anciennes usines Vernin à Melun (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-349, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une monnaie hybride inédite d’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.499-508, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fibule à tête de bélier de Dompierre-les-Tilleuls (Doubs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Aix-en-Provence, 26-28 mai 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.452, 2024, Collection Afeaf (6), 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold for a Revolution: the sources of Caesar’s gold coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.411-430, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucliers galates de Ptolémée Philadelphe et sa production de bronzes en Sicile sous Hiéron II : d’Alexandrie à Syracuse et retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Frey-Kupper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evangéline Markou; Sélènè E. Psôma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αντίδωρον. La monnaie grecque entre guerre et commerce. Mélanges de numismatique, d’épigraphie et d’histoire offerts à Olivier Picard. Greek Coinage between War and Trade. Greek Coinage between War and Trade. Papers on Numismatics, Epigraphy and History Offered to Olivier Picard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ΜΕΛΕΤΗΜΑΤΑ (85), pp.66-85, 2023, 978-960-371-079-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman gold coinage in the triumviral period (43-30 BC): the spread of gold currency and the difference between East and West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.431-456, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse élémentaire de monnaies d’argent antigonides. Premiers résultats et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.19-33, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : essai de caractérisation de l’argent monnayé en Europe occidentale au Second âge du Fer. Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-282, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.9-25, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antigonides et les koina de Grèce méridionale, une approche monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.47‑58, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman and Italian gold coins from the age of Sulla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.363-380, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de Pyrrhos en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.153-170, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman gold coinage from Augustus to the year of the Four Emperors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.499-537, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LA-ICP-MS analysis of gold coins for the AVREVS project. Method and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.27-58, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures en or de la tombe 4/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubreucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Plouin; F. Lambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Nordhouse (Bas-Rhin). Cinq siècles d’histoire entre le Bronze final IIIb et La Tène B1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (54), Éditions universitaires de Dijon, pp.459-464, 2022, Supplément à la Revue archéologique de l'Est n° 54, 978-2-36441-455-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and Technical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillan Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020: Volume I &amp; II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Numismatic Council</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hellenistic Achaian Koinon and its coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Koina of Southern Greece. Historical and Numismatic Studies in Ancient Greek Federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2021, Numismatica Antiqua, 9782356133960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat de l'orfèvrerie dans la culture du Hallstatt occidental, entre traditions et innovations technologiques. L'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duyrat, Fr.; Nieto-Pelletier, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Luxe en Gaule. Actes du colloque “Le luxe en Gaule”, Musée départemental Arles antique 16-17 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2021, Mémoires 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aitolian koinon: Coinage and History in the Light of the Results of the Elemental Analyses of 26 Silver Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Koina of Southern Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ausonius éditions, p. 149-164, 2021, Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS Analysis of Silver Coins for the KOINON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Koina of Southern Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ausonius éditions, p. 239-248, 2021, Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of the Lydo-Milesian electrum coins of the Bibliothèque nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Alfen, Peter Gerritt; Wartenberg, Ute; Fischer-Bossert, Wolfgang; Gitler, Haim; Konuk, Koray; Lorber, Catharine C.; Bresson, Alain; Callataÿ, François de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">White gold : studies in early electrum coinage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Numismatic Society; The Israel Museum, pp.337-378, 2020, 978-0-89722-349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coinage and debasement. A preliminary examination of the fineness of Roman gold coinage forme the Republic and early Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Butcher, Kevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debasement : manipulation of coin standards in Pre-Modern monetary systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.53-62, 2020, 978-1-7892-5398-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or au nom et au portrait de T. Quinctius Flamininus : nouvelles données archéométriques et bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stroobants, Fran; Lauwers, Chrisitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detur dignissimo. Studies in honour of Johan van Heesch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle d’études numismatiques; European center for numismatic studies, pp.79-93, 2020, 978-2-930948-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold of Lysimachus. Elemental Analysis of the collection of the Bibliothèque Nationale de France using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, metals, and money : Ancient World studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spink, pp.175-193, 2020, RNS Special Publication 56, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coinage and debasement. A preliminary examination of the fineness of Roman gold coinage from the Republic and early Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Butcher, Kevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debasement. Manipulation of coins standards in pre-modern monetary systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.53-62, 2020, 978-1-78925-398-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental composition of gold and silver coins of Siphnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheedy Kenneth A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gore D. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Gillian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, metals, and money : Ancient World studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNS Special Publication 56, Australian Centre for Ancient numismatic Studies, Macquarie University, pp.149-163, 2020, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor d’argent de la Jeanne-Élisabeth (1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Jambu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors de monnaies espagnoles dans la France des XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF Éditions, pp.89-178, 2019, Trésors monétaires tome XXVIII, 978-2-7177-2821-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pistoles d’or de la plage de Donville (Manche, 1623-1629)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Jambu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors de monnaies espagnoles dans la France des XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF Éditions, pp.1-20, 2019, Trésors monétaires tome XXVIII, 978-2-7177-2821-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaies mérovingiennes : collections du Musée Dobrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand patrimoine de Loire-Atlantique, pp.107-117, 2019, 979-10-95263-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Greeks manipulated the composition of their bronze coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Baas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XXth International Congress on Ancient Bronzes. Resource, reconstruction, representation, role</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR international series 2958, BAR publishing, pp.145-153, 2019, 978-1-4073-5589-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minted Silver in the Empire of Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Glenn; Frédérique Duyrat; Andrew Meadows. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great. A linked Open World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2018, Scripta Antiqua, 978-2-35613-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material sciences applied to West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schwab, R.; Milcent, P.-Y.; Armbruster, B.; Pernicka, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress Held in Toulouse, France, 11–14 March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), Verlag Marie Leidorf, pp.101-132, 2018, Forschungen zur Archäometrie und Altertumswissenschaft, 978-3-89646-876-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Bordeaux-en-Gâtinais (Loiret). Deniers et fausses monnaies au début du xiie siècle. Étude numismatique et analyses métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Duyrat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires. Monnayages de Francie, des derniers Carolingiens aux premiers Capétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome XXVII, Bibliothèque nationale de France, pp.273-297, 2018, 978-2-7177-2748-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’ensemble de bracelets en or de l’âge du Bronze provenant de Pommerit-le-Vicomte (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.163-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or des années 68-69 p.C. frappées dans les provinces occidentales : l’apport de l’étude pondérale et des analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Burnett, Andrew; Drost, Vincent; Suspène, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les provinces : monnayage et histoire : mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.175-188, 2017, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médailles [de Nîmes] dites pieds de sanglier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault; Andrew Burnett; Vincent Drost; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les Provinces. Monnayage et Histoire. Mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Ausonius éditions, pp.133-149, 2017, Numismatica Antiqua, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium Relevant Tracers for Ancient Gold Coins? Archaeometallurgical and Archaeometric Data to Study an Antique Numismatic Problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montero-Ruiz, Ignacio; Perea Caveda, Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2017, Bibliotheca Praehistorica Hispana, 9788400102883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Rhône et Apennins : le référentiel MP-ALP, matières premières de Provence et de l’arc Liguro-provençal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomasso, Antonin and Binder, Didier and Martino, Gabriele and Porraz, Guillaume and Simon, Patrick and Naudinot, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-44, 2016, 2-913745-2-913745-64-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical appendix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandry, Michel; Burnett, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Provincial Coinage Volume III : Nerva, Trajan and Hadrian (AD 96-138)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum Press; Bibliothèque nationale de France, pp.832-837, 2015, Part II, General introduction, indexes and plates, 978-0-71411-827-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandry, Michel; Burnett, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Provincial Coinage Volume III : Nerva, Trajan and Hadrian (AD 96-138)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum Press; Bibliothèque nationale de France, pp.829-832, 2015, Part II, General introduction, indexes and plates, 978-0-71411-827-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la composition élémentaire de quelques monnaies de cuivre arabo-sassanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Gyselen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rika Gyselen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, argenterie et monnaies de tradition sassanide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXII, Groupe pour l’Étude de la Civilisation du Moyen-Orient, pp.9-28, 2014, Res Orientales, 978-2-9521376-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orfèvrerie rhodienne orientalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Robcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coulié; Melina Filomonos-Tsopoutou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhodes, une île grecque aux portes de l'Orient : XVe-Ve siècle avant J.-C. [Catalogue de l'exposition, Paris, Musée du Louvre, du 14 novembre 2014 au 9 février 2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art; Louvre éditions, pp.93-99, 2014, 2757208837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et l’argent monnayés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-159, 2014, Sciences archéologiques, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Methods and Laser Ablation Inductively Coupled Mass Spectrometry: how can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste : l’apport des analyses élémentaires et le problème de l'atelier de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress. Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spink &amp; Son, pp.1073-1081, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaiblissement des écus d’or de Philippe VI et Jean II (1348-1355) : perspectives ouvertes par les analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfaro C.; Marcos C.; Otero P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del XIII Congreso Internacional de Numismática t. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1281-1287, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des moules à alvéoles découverts sur l'oppidum d'Amboise (Indre-et-Loire) : l'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Réaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and establishment of brass coins in Eastern Gaul at the end of the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Soudan (Loire-Atlantique). Analyse par LA-ICP-MS d’un monnayage de bas or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères de T. Quinctius Flamininus : l’éclairage du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or / The power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silver and bronze coinage of the Eleans, fifth to second century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profile analysis of gold and silver alloys and platings using Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Québec, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : de l’historiographie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des analyses par LA-ICP-MS de deux objets inédits de la tombe princière de Vix (IRAMAT-CEB, 27 septembre 2022). Projet Collectif de Recherche, La tombe princière et le complexe funéraire monumental de Lavau « Zac du Moutot » (Aube), rapport annuel 2022, Bastien Dubuis (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - Centre Ernest Babelon. 2022, pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses d’objets de Lavau réalisées par LA-ICP-MS à l’IRAMAT-CEB (session 1 : 15 au 17 mai 2019 et session 2 : 15 au 17 octobre 2019). Projet Collectif de Recherche, La tombe princière et le complexe funéraire monumental de Lavau « Zac du Moutot » (Aube), rapport annuel 2020, Bastien Dubuis (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - Centre Ernest Babelon. 2020, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses réalisées sur le premier lot d’objets en métaux précieux de Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2019, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses élémentaires réalisées sur le matériel en or du site de Migennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2019, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des analyses réalisées sur les deux lots d’objets en métaux précieux de Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération archéologique : Prospection Donville-les-Bains 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drassm. 2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets du trésor de Beringen dans le cadre du projet Celtic Gold (ANR DFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Gallo-Romeins (Tongres). 2018, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets prêtés par le Musée d’Archéologie nationale dans le cadre du projet Celtic Gold. Rapport d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'archéologie nationale (Saint-Germain-en-Laye). 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse élémentaire d’un lot de sept médailles [de Nîmes] dites pieds de sanglier conservées au musée d’Art et d’Histoire de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d’Art et d’Histoire de Nîmes. 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de résidus d’or du mobilier funéraire de Warcq (Ardennes, LT D1). Rapport d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies et objets du dépôt de Tayac conservés au Musée d’Aquitaine (Bordeaux). Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Aquitaine (Bordeaux). 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’étude du pendentif de Paule (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Bretagne. 2016, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’étude de la bague de Baud (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Bretagne. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l’analyse élémentaire des deux aurei découverts rue des Farges à Lyon et conservés au musée gallo-romain de Lyon-Fourvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée gallo-romain de Lyon-Fourvière. 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Investigations on Gold Samples from Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Universität Wien. 2015, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’étude d’un « denier d’Hadrien » découvert à Nîmes (fouille INRAP de la rue de Saint Gilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Nîmes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métallurgies des non-ferreux hors argent. L’affinage de l’or. Suivre les éléments traces. Rapport pour Fl. Téreygeol (dir), PCR Paléométallurgies et expérimentations. Recherches sur les chaines de production des métaux aux périodes anciennes, Document Final de Synthèse, 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2015, p. 145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bossut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80-06, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold of Bactria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, p. 9-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers monnayages celtiques en laiton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéométrie à la numismatique. Quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux monnaies plaquées des Antigonides à la BnF : commentaires numismatiques et archéométallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (05), pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Belœil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmembol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXII, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or africain : Rouen, XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maneuvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66e Journées numismatiques Rouen 02-04 juin 2023, 78 (6), pp.243-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frappes de bronze du roi Persée : analyses élémentaires et pistes d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe d’Octavien : étude numismatique et physico-chimique d’une étrange monnaie de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (8), pp.306-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières monnaies du Péloponnèse (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03518774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses des alliages de l’orfèvrerie rhodienne orientalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145.2, pp.667-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières monnaies d’argent du Péloponnèse III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Regards croisés sur l’apparition de la monnaie celtique en alliages cuivreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dupondii de Nîmes « à la patte de sanglier » – Nouvelles analyses métalliques et conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (6), pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques découvertes monétaires récentes trouvées en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (6), pp.187‑197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventus de Lydie (fin IIe-IIIe siècle de notre ère) : Louis Robert, Konrad Kraft et les analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.139-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Estiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granville : sous la plage, l’Espagne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 566, p. 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet KOINON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papaefthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques, 61, Orléans 1-3 juin 2018, 73 (6), pp.204-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit trésor de monnaies d’or du XVIe siècle trouvé en fouilles, à Chilleurs-aux-Bois (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques, 61, Orléans 1-3 juin 2018, 73 (6), pp.263-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du système des provinciales en Lydie : qu’en disent les analyses élémentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (10), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson et l'IRAMAT - Centre Ernest-Babelon : près de 40 ans de collaboration scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (2), pp.35‑41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C. L. CAESARES denarii RIC I2 Augustus 208. A pseudo-Augustan unsigned restoration issue. Corpus, die study, metallurgical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard E. Woytek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 - 6e série, pp.183-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture exceptionnelle du début du Bronze final à La Saulsotte (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journée annuelle d’actualités de l’APRAB, 15, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dupondius de Nîmes « à la patte de sanglier » conservé à la Bibliothèque municipal de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journées numismatiques, 59. Colmar 10-12 juin 2016, 71 (6), pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère d’or de Philippe II de Macédoine trouvé à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires, métallographiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, A Survey of Numismatic Research, 16, pp.743-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tracer » l’or monnayé : le comportement des éléments traces de l’or au cours des opérations de refonte et d’affinage. Application à la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (4), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donativa&amp;quot;, thésaurisation et corpus monétaire : à propos d'&amp;quot;aurei&amp;quot; lyonnais inédits (275-281) du trésor de Fontaine-la-Gaillarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171, pp.195-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires d'as de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171, pp.341-352. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2014.3253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau dépôt de parures en or de l’âge du Bronze atlantique dans le Finistère (Gouesnac’h, Bretagne) et ses relations avec les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications de Saint-Germain-en-Laye, 2 mars 2013, 12, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions en or dans les régions du Hallstatt centre-occidental (Allemagne, Suisse et France centrale et orientale) à la fin du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant J.-C.) : présentation du projet ANR-DFG « West Hallstatt Gold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Byzantine Mint in Carthage and the Islamic Mint in NorthAfrica. New Metallurgical Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Jonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171, pp.655-699. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2014.3263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les techniques de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'histoire sociale du verre et de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral soda alumina glass: occurence and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (7), pp.1646 - 1655. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fermail découvert à Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (7), pp.218-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies axoumites d’argent : premiers résultats d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Hahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry with laser sampling: A new tool to characterize archaeological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010623703423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de caractérisation des silex bédouliens provençaux par analyse chimique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.149 - 167. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de boules de bleu égyptien : analyse par absorption visible et par activation avec des neutrons rapides de cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1997.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine du cobalt : du verre à la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1996.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monnaies gauloises sous l’œil du cyclotron. Poster exposé au Museum d’Orléans pour la biodiversité et l’Environnement dans le parcours d’exposition « Brèves du territoire », Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des rois de Bactriane : un programme d’analyse de la composition métallique des monnaies de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourrieau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer-Bossert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz N&#252;mrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmembol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papaefthymiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glenn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03131152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bocciarelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03130522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Leusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552447v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joyaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02490731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Charlet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bardin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gricourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422986v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.144882" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Cheradame" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-561-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566471v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238467v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238451v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438511v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763475v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillan Davis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inc-cin.org/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094286v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Numismatica%20Antiqua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566544v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedy Kenneth A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore D. B." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Weisser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Gillian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026817v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026831v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539696v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03761342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134123v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02559643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557313v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.csic.es/publicaciones/libros/12822/978-84-00-10287-6/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02477640v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02549596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villemur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02870060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02870045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02498334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487809v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683616v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04697703v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519678v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198081v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03473243v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518774v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268220v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026805v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533668v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327234v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sigot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820732v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02530144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard E. Woytek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527938v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613871v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306996v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364039v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3253" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5ZCF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02502374v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829817v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010623703423" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA571C8769787A51FAD9DEBE611126C6D8A51509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480502v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hahn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829830v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.995" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829839v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.953" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916915v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916880v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133135v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132173v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818675v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132128v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132123v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132105v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132158v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132156v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132081v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132148v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132142v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479910v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legouy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Maury" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036455v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036486v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wojan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773402v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876379v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05221803v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourrieau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer-Bossert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmembol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papaefthymiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz N&#252;mrich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glenn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035434v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03131152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bocciarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joyaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Leusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03130522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036624v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Charlet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02490731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gricourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legouy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Maury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.144882" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145091" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Cheradame" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-561-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillan Davis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inc-cin.org/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Numismatica%20Antiqua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026831v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03761342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026854v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedy Kenneth A." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore D. B." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Weisser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Gillian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134123v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134100v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031557v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02559643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557313v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02477640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02549596v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villemur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.csic.es/publicaciones/libros/12822/978-84-00-10287-6/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02870060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02870045v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340143v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773395v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02498334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480538v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036455v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03036486v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wojan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773402v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916915v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916880v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132169v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133135v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818675v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132123v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132128v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132162v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132081v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132156v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132142v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132131v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493406v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541939v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04697703v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519678v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683616v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487809v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198081v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268220v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03473243v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026797v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026727v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134232v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820732v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533575v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533668v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327234v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sigot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527938v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02530144v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard E. Woytek" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504488v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527806v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527667v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613871v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364039v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306996v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505717v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3253" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829788v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5ZCF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02502374v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480502v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hahn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829817v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010623703423" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA571C8769787A51FAD9DEBE611126C6D8A51509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829830v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.995" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829839v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.953" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876379v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05221803v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>