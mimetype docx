--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARYSE CARMES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de conférences HDR en Sciences de l'Information et de la Communication au Conservatoire National des Arts & Métiers Paris, chercheuse au Laboratoire Dicen-IDFHabilitation à Driger des Recherches (HDR)  Titre  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Une écosophie des métrologies distribuées. Sémiopolitiques des milieux et des données en contexte d’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Equipe Pédagogique Nationale Innovation (EPN16) du CNAM PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sciences participatives, Métrologie citoyenne et enjeux écologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politique publique numérique et innovation territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques urbaines en lien avec les stratégies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques OpenData/BigData</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· CivicTech / GovTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques organisationnelles et transformations socio-numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sociologie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Controverses socio-techniques et environnementales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du PEPR (VDBI) NEO : Dispositif d’observation au service de la transformation socio-technique et environnementale des villes - (2025-2029) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-vdbi.fr/projets/projets-neo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du WP4 de l'Equipex + TERRA FORMA (2022-2028), membre du COMEX :  Concevoir et tester les observatoires de l’anthropocène</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://terra-forma-web.osug.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du programme CASPA / CNRS MITI 2021-2023 : Métrologies citoyennes des milieux et enjeux d'interdisciplinaritéCo-responsable scientifique du programme CAPARSY / CNRS MITI 2021-2023 : Métrologies citoyennes de la qualité de l'eau, symétrisation des sciences et sociétéResponsable scientifique du programme FabSensors : métrologie de la qualité de l'air avec le réseau de FabLabsCo-responsable scientifique du projet Acte (Transition énergétique) au sein du Programme CitIn 2018-2021 :  (Expérimentation Démocratique pour la Transition écologique) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://citin.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-Editor-in-Chief, Collection &amp;quot;Intellectual technologies&amp;quot;, ISTE Science Publishing,  London (Wiley pour la publication anglaise) </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iste-editions.fr/collections/serie-technologies-intellectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de la Collection &amp;quot;Territoires Numériques&amp;quot; éditée aux Presses des Mines </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.pressesdesmines.com/territoires-numeriques.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des colloques ACFAS QUEBEC (partenaires CNAM, UQAM, ENAP)  :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Innovation et gouvernance publique au 21e siècle : évolutions, regards croisés et prospectives, mai 2024; Les territoires d'expérimentation et d'innovation socio-environnementales : dynamiques territoriales vs action gouvernementale ?,  mai 2023;  Les nouvelles gouvernances de l’action publique en contexte d’urgences écologique et climatique : une approche pluridisciplinaire, mai 2022. La Métrologie Citoyenne face à l’urgence écologique et sanitaire : perspectives socio-numériques, enjeux techno-politiques, design de la participation, rôle des tiers-lieux, mai 2021Membre de comités éditoriaux ou de lecture de différentes revues dont revue Tic & Société, Les Cahiers du numérique, Organisation & Communication, Technologie et Innovation...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologies citoyennes et sciences de l’ingénieur : l’hybridation des littératies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Himbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements socio-métrologiques de la qualité de l’air. Les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.49-83. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements sociométrologiques de la qualité de l'air : les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03244102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data du secteur public au prisme de la pensée des communs : une techno-politique empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les métrologies citoyennes : perspectives et enjeux techno-politiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2-4), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data territorial dans ses tensions. L'ouverture des données de marchés publics comme instrument techno-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémio-politiques et algorithmiques organisationnelles dans les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques numériques internes à l'heure de &amp;quot; l'e-administration &amp;quot; : une analyse des programmes d'action des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un défi pour les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Noët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.494.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives. Propositions pour l'analyse d'une co-construction conflictuelle des politiques et pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Piloter l’entreprise à l’ère du numérique, 6 (4), p.15-36. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.15-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 4/2010, p15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de contribution dans la politique intranet d'un Conseil Général : de l'injonction à une sémio-politique de la « transversalité» en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politique des Sciences participatives en contexte numérique/data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs numériques au services des sciences et recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Elico, Université Lyon 1, URFIST de Bordeaux Nouvelle-Aquitaine, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hybridization of knowledge and Citizen Sciences : The case of environmental crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation - Trajectoires et perspectives des innovations systémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Réseau de Recherche sur l'Innovation, Oct 2025, Paris, France. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Metrology, A key challenging issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Himbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPM Symposium, 150 Years of the Metre Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologies participatives environnementales : conditions d'applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées annuelles de l'infrastructure de recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inrae, Mar 2024, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie en métrologie écocitoyenne : condition d’action sociopolitique en contexte de controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Acfas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écosophie des sciences participatives environnementales : figures du militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dicen-IDF « traces et militantismes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive management consulting: a study of client-consultant relashionship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Seccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2019.16748abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire numérique organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, Nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. actes à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet-Extranet-Internet : un enchevêtrement complexe Processus d'apprentissage organisationnel et représentation des dynamiques des organisations complexes. Quelques problématiques de conception et d'étude des systèmes d'information distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracom 2005 - Ouvrage : TIC et nouvelles dynamiques organisationnelles - parution nov 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Organizations Manufacturing: Scripts, Performativity and Semiopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2018, 9781848219076. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119332473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques numériques de l'organisation : agencements, scripts, sémiopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781784053222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.280, 2013, Territoires et numérique, 978-2-35671-055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirs algorithmiques de l'action publique : une lecture sémiopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et décisions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2018, 978-2-271-12466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instauration de la transition énergétique dans le Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Carmes; Jean-Max Noyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-154, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métrologies citoyennes : perspectives et enjeux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2-4), pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : une plateforme d’observations socio-environnementales au service des enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Caspa - Guideline pour les projets de métrologie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scotto d'Apollonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire National des Arts et Métiers / Laboratoire Dicen IDF; Institut de Radioprotection et de Sûreté Nucléaire (IRSN); Institut de Recherche en Sciences et Techniques de la Ville / Université Gustave Eiffel; Université de Strasbourg / CNRS, ITES UMR 7063; Université Montpellier / LIRDEF. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARYSE CARMES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de conférences HDR en Sciences de l'Information et de la Communication au Conservatoire National des Arts & Métiers Paris, chercheuse au Laboratoire Dicen-IDFHabilitation à Driger des Recherches (HDR)  Titre  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Une écosophie des métrologies distribuées. Sémiopolitiques des milieux et des données en contexte d’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Equipe Pédagogique Nationale Innovation (EPN16) du CNAM PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sciences participatives, Métrologie citoyenne et enjeux écologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politique publique numérique et innovation territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques urbaines en lien avec les stratégies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques OpenData/BigData</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· CivicTech / GovTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques organisationnelles et transformations socio-numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sociologie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Controverses socio-techniques et environnementales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du PEPR (VDBI) NEO : Dispositif d’observation au service de la transformation socio-technique et environnementale des villes - (2025-2029) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-vdbi.fr/projets/projets-neo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du WP4 de l'Equipex + TERRA FORMA (2022-2028), membre du COMEX :  Concevoir et tester les observatoires de l’anthropocène</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://terra-forma-web.osug.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du programme CASPA / CNRS MITI 2021-2023 : Métrologies citoyennes des milieux et enjeux d'interdisciplinaritéCo-responsable scientifique du programme CAPARSY / CNRS MITI 2021-2023 : Métrologies citoyennes de la qualité de l'eau, symétrisation des sciences et sociétéResponsable scientifique du programme FabSensors : métrologie de la qualité de l'air avec le réseau de FabLabsCo-responsable scientifique du projet Acte (Transition énergétique) au sein du Programme CitIn 2018-2021 :  (Expérimentation Démocratique pour la Transition écologique) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://citin.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-Editor-in-Chief, Collection &amp;quot;Intellectual technologies&amp;quot;, ISTE Science Publishing,  London (Wiley pour la publication anglaise) </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iste-editions.fr/collections/serie-technologies-intellectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de la Collection &amp;quot;Territoires Numériques&amp;quot; éditée aux Presses des Mines </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.pressesdesmines.com/territoires-numeriques.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des colloques ACFAS QUEBEC (partenaires CNAM, UQAM, ENAP)  :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Innovation et gouvernance publique au 21e siècle : évolutions, regards croisés et prospectives, mai 2024; Les territoires d'expérimentation et d'innovation socio-environnementales : dynamiques territoriales vs action gouvernementale ?,  mai 2023;  Les nouvelles gouvernances de l’action publique en contexte d’urgences écologique et climatique : une approche pluridisciplinaire, mai 2022. La Métrologie Citoyenne face à l’urgence écologique et sanitaire : perspectives socio-numériques, enjeux techno-politiques, design de la participation, rôle des tiers-lieux, mai 2021Membre de comités éditoriaux ou de lecture de différentes revues dont revue Tic & Société, Les Cahiers du numérique, Organisation & Communication, Technologie et Innovation...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et innovation publique : perspectives internationales sur les grands défis environnementaux et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3-4 (42), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pmp.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologies citoyennes et sciences de l’ingénieur : l’hybridation des littératies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Himbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements socio-métrologiques de la qualité de l’air. Les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.49-83. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements sociométrologiques de la qualité de l'air : les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03244102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data du secteur public au prisme de la pensée des communs : une techno-politique empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les métrologies citoyennes : perspectives et enjeux techno-politiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2-4), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data territorial dans ses tensions. L'ouverture des données de marchés publics comme instrument techno-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémio-politiques et algorithmiques organisationnelles dans les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques numériques internes à l'heure de &amp;quot; l'e-administration &amp;quot; : une analyse des programmes d'action des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un défi pour les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Noët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.494.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives. Propositions pour l'analyse d'une co-construction conflictuelle des politiques et pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Piloter l’entreprise à l’ère du numérique, 6 (4), p.15-36. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.15-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 4/2010, p15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de contribution dans la politique intranet d'un Conseil Général : de l'injonction à une sémio-politique de la « transversalité» en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hybridization of knowledge and Citizen Sciences : The case of environmental crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation - Trajectoires et perspectives des innovations systémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Réseau de Recherche sur l'Innovation, Oct 2025, Paris, France. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politique des Sciences participatives en contexte numérique/data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs numériques au services des sciences et recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Elico, Université Lyon 1, URFIST de Bordeaux Nouvelle-Aquitaine, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Metrology, A key challenging issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Himbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPM Symposium, 150 Years of the Metre Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie en métrologie écocitoyenne : condition d’action sociopolitique en contexte de controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Acfas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologies participatives environnementales : conditions d'applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées annuelles de l'infrastructure de recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inrae, Mar 2024, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écosophie des sciences participatives environnementales : figures du militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dicen-IDF « traces et militantismes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive management consulting: a study of client-consultant relashionship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Seccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2019.16748abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire numérique organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, Nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. actes à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet-Extranet-Internet : un enchevêtrement complexe Processus d'apprentissage organisationnel et représentation des dynamiques des organisations complexes. Quelques problématiques de conception et d'étude des systèmes d'information distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracom 2005 - Ouvrage : TIC et nouvelles dynamiques organisationnelles - parution nov 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Organizations Manufacturing: Scripts, Performativity and Semiopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2018, 9781848219076. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119332473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques numériques de l'organisation : agencements, scripts, sémiopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781784053222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.280, 2013, Territoires et numérique, 978-2-35671-055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirs algorithmiques de l'action publique : une lecture sémiopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et décisions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2018, 978-2-271-12466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instauration de la transition énergétique dans le Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Carmes; Jean-Max Noyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-154, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métrologies citoyennes : perspectives et enjeux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2-4), pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : une plateforme d’observations socio-environnementales au service des enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Caspa - Guideline pour les projets de métrologie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scotto d'Apollonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire National des Arts et Métiers / Laboratoire Dicen IDF; Institut de Radioprotection et de Sûreté Nucléaire (IRSN); Institut de Recherche en Sciences et Techniques de la Ville / Université Gustave Eiffel; Université de Strasbourg / CNRS, ITES UMR 7063; Université Montpellier / LIRDEF. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-vdbi.fr/projets/projets-neo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terra-forma-web.osug.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-technologies-intellectives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/territoires-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise No&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.15-37" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2019.16748abstract" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carm&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/les-fabriques-numeriques-de-lorganisation/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-debats-du-numerique/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-vdbi.fr/projets/projets-neo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terra-forma-web.osug.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-technologies-intellectives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/territoires-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godbout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2025.89" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise No&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.15-37" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2019.16748abstract" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carm&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/les-fabriques-numeriques-de-lorganisation/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-debats-du-numerique/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>