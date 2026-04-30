--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARYSE CARMES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de conférences HDR en Sciences de l'Information et de la Communication au Conservatoire National des Arts & Métiers Paris, chercheuse au Laboratoire Dicen-IDFHabilitation à Driger des Recherches (HDR)  Titre  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Une écosophie des métrologies distribuées. Sémiopolitiques des milieux et des données en contexte d’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Equipe Pédagogique Nationale Innovation (EPN16) du CNAM PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sciences participatives, Métrologie citoyenne et enjeux écologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politique publique numérique et innovation territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques urbaines en lien avec les stratégies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques OpenData/BigData</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· CivicTech / GovTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques organisationnelles et transformations socio-numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sociologie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Controverses socio-techniques et environnementales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du PEPR (VDBI) NEO : Dispositif d’observation au service de la transformation socio-technique et environnementale des villes - (2025-2029) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-vdbi.fr/projets/projets-neo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du WP4 de l'Equipex + TERRA FORMA (2022-2028), membre du COMEX :  Concevoir et tester les observatoires de l’anthropocène</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://terra-forma-web.osug.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du programme CASPA / CNRS MITI 2021-2023 : Métrologies citoyennes des milieux et enjeux d'interdisciplinaritéCo-responsable scientifique du programme CAPARSY / CNRS MITI 2021-2023 : Métrologies citoyennes de la qualité de l'eau, symétrisation des sciences et sociétéResponsable scientifique du programme FabSensors : métrologie de la qualité de l'air avec le réseau de FabLabsCo-responsable scientifique du projet Acte (Transition énergétique) au sein du Programme CitIn 2018-2021 :  (Expérimentation Démocratique pour la Transition écologique) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://citin.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-Editor-in-Chief, Collection &amp;quot;Intellectual technologies&amp;quot;, ISTE Science Publishing,  London (Wiley pour la publication anglaise) </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iste-editions.fr/collections/serie-technologies-intellectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de la Collection &amp;quot;Territoires Numériques&amp;quot; éditée aux Presses des Mines </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.pressesdesmines.com/territoires-numeriques.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des colloques ACFAS QUEBEC (partenaires CNAM, UQAM, ENAP)  :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Innovation et gouvernance publique au 21e siècle : évolutions, regards croisés et prospectives, mai 2024; Les territoires d'expérimentation et d'innovation socio-environnementales : dynamiques territoriales vs action gouvernementale ?,  mai 2023;  Les nouvelles gouvernances de l’action publique en contexte d’urgences écologique et climatique : une approche pluridisciplinaire, mai 2022. La Métrologie Citoyenne face à l’urgence écologique et sanitaire : perspectives socio-numériques, enjeux techno-politiques, design de la participation, rôle des tiers-lieux, mai 2021Membre de comités éditoriaux ou de lecture de différentes revues dont revue Tic & Société, Les Cahiers du numérique, Organisation & Communication, Technologie et Innovation...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et innovation publique : perspectives internationales sur les grands défis environnementaux et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3-4 (42), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pmp.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologies citoyennes et sciences de l’ingénieur : l’hybridation des littératies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Himbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements socio-métrologiques de la qualité de l’air. Les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.49-83. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements sociométrologiques de la qualité de l'air : les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03244102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data du secteur public au prisme de la pensée des communs : une techno-politique empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les métrologies citoyennes : perspectives et enjeux techno-politiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2-4), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data territorial dans ses tensions. L'ouverture des données de marchés publics comme instrument techno-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémio-politiques et algorithmiques organisationnelles dans les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques numériques internes à l'heure de &amp;quot; l'e-administration &amp;quot; : une analyse des programmes d'action des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un défi pour les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Noët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.494.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives. Propositions pour l'analyse d'une co-construction conflictuelle des politiques et pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Piloter l’entreprise à l’ère du numérique, 6 (4), p.15-36. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.15-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 4/2010, p15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de contribution dans la politique intranet d'un Conseil Général : de l'injonction à une sémio-politique de la « transversalité» en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hybridization of knowledge and Citizen Sciences : The case of environmental crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation - Trajectoires et perspectives des innovations systémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Réseau de Recherche sur l'Innovation, Oct 2025, Paris, France. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politique des Sciences participatives en contexte numérique/data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs numériques au services des sciences et recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Elico, Université Lyon 1, URFIST de Bordeaux Nouvelle-Aquitaine, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Metrology, A key challenging issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Himbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPM Symposium, 150 Years of the Metre Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie en métrologie écocitoyenne : condition d’action sociopolitique en contexte de controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Acfas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologies participatives environnementales : conditions d'applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées annuelles de l'infrastructure de recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inrae, Mar 2024, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écosophie des sciences participatives environnementales : figures du militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dicen-IDF « traces et militantismes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive management consulting: a study of client-consultant relashionship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Seccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2019.16748abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire numérique organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, Nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. actes à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet-Extranet-Internet : un enchevêtrement complexe Processus d'apprentissage organisationnel et représentation des dynamiques des organisations complexes. Quelques problématiques de conception et d'étude des systèmes d'information distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracom 2005 - Ouvrage : TIC et nouvelles dynamiques organisationnelles - parution nov 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Organizations Manufacturing: Scripts, Performativity and Semiopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2018, 9781848219076. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119332473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques numériques de l'organisation : agencements, scripts, sémiopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781784053222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.280, 2013, Territoires et numérique, 978-2-35671-055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirs algorithmiques de l'action publique : une lecture sémiopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et décisions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2018, 978-2-271-12466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instauration de la transition énergétique dans le Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Carmes; Jean-Max Noyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-154, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métrologies citoyennes : perspectives et enjeux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2-4), pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : une plateforme d’observations socio-environnementales au service des enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Caspa - Guideline pour les projets de métrologie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scotto d'Apollonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire National des Arts et Métiers / Laboratoire Dicen IDF; Institut de Radioprotection et de Sûreté Nucléaire (IRSN); Institut de Recherche en Sciences et Techniques de la Ville / Université Gustave Eiffel; Université de Strasbourg / CNRS, ITES UMR 7063; Université Montpellier / LIRDEF. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARYSE CARMES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de conférences HDR en Sciences de l'Information et de la Communication au Conservatoire National des Arts & Métiers Paris, chercheuse au Laboratoire Dicen-IDFHabilitation à Driger des Recherches (HDR)  Titre  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Une écosophie des métrologies distribuées. Sémiopolitiques des milieux et des données en contexte d’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Equipe Pédagogique Nationale Innovation (EPN16) du CNAM PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sciences participatives, Métrologie citoyenne et enjeux écologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politique publique numérique et innovation territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques urbaines en lien avec les stratégies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques OpenData/BigData</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· CivicTech / GovTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Politiques organisationnelles et transformations socio-numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Sociologie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Controverses socio-techniques et environnementales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du PEPR (VDBI) NEO : Dispositif d’observation au service de la transformation socio-technique et environnementale des villes - (2025-2029) </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-vdbi.fr/projets/projets-neo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du WP4 de l'Equipex + TERRA FORMA (2022-2028), membre du COMEX :  Concevoir et tester les observatoires de l’anthropocène</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://terra-forma-web.osug.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du programme CASPA / CNRS MITI 2021-2023 : Métrologies citoyennes des milieux et enjeux d'interdisciplinaritéCo-responsable scientifique du programme CAPARSY / CNRS MITI 2021-2023 : Métrologies citoyennes de la qualité de l'eau, symétrisation des sciences et sociétéResponsable scientifique du programme FabSensors : métrologie de la qualité de l'air avec le réseau de FabLabsCo-responsable scientifique du projet Acte (Transition énergétique) au sein du Programme CitIn 2018-2021 :  (Expérimentation Démocratique pour la Transition écologique) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://citin.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-Editor-in-Chief, Collection &amp;quot;Intellectual technologies&amp;quot;, ISTE Science Publishing,  London (Wiley pour la publication anglaise) </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iste-editions.fr/collections/serie-technologies-intellectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de la Collection &amp;quot;Territoires Numériques&amp;quot; éditée aux Presses des Mines </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.pressesdesmines.com/territoires-numeriques.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des colloques ACFAS QUEBEC (partenaires CNAM, UQAM, ENAP)  :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Innovation et gouvernance publique au 21e siècle : évolutions, regards croisés et prospectives, mai 2024; Les territoires d'expérimentation et d'innovation socio-environnementales : dynamiques territoriales vs action gouvernementale ?,  mai 2023;  Les nouvelles gouvernances de l’action publique en contexte d’urgences écologique et climatique : une approche pluridisciplinaire, mai 2022. La Métrologie Citoyenne face à l’urgence écologique et sanitaire : perspectives socio-numériques, enjeux techno-politiques, design de la participation, rôle des tiers-lieux, mai 2021Membre de comités éditoriaux ou de lecture de différentes revues dont revue Tic & Société, Les Cahiers du numérique, Organisation & Communication, Technologie et Innovation...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et innovation publique : perspectives internationales sur les grands défis environnementaux et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Godbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3-4 (42), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pmp.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements socio-métrologiques de la qualité de l’air. Les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.49-83. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agencements sociométrologiques de la qualité de l'air : les configurations participatives des Tiers-Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Letté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03244102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data du secteur public au prisme de la pensée des communs : une techno-politique empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les métrologies citoyennes : perspectives et enjeux techno-politiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2-4), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2020.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data territorial dans ses tensions. L'ouverture des données de marchés publics comme instrument techno-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémio-politiques et algorithmiques organisationnelles dans les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques numériques internes à l'heure de &amp;quot; l'e-administration &amp;quot; : une analyse des programmes d'action des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un défi pour les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Noët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.494.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives. Propositions pour l'analyse d'une co-construction conflictuelle des politiques et pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Piloter l’entreprise à l’ère du numérique, 6 (4), p.15-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.15-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation organisationnelle sous les tensions performatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 4/2010, p15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de contribution dans la politique intranet d'un Conseil Général : de l'injonction à une sémio-politique de la « transversalité» en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hybridization of knowledge and Citizen Sciences : The case of environmental crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation - Trajectoires et perspectives des innovations systémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Réseau de Recherche sur l'Innovation, Oct 2025, Paris, France. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politique des Sciences participatives en contexte numérique/data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs numériques au services des sciences et recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Elico, Université Lyon 1, URFIST de Bordeaux Nouvelle-Aquitaine, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Metrology, A key challenging issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Himbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPM Symposium, 150 Years of the Metre Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie en métrologie écocitoyenne : condition d’action sociopolitique en contexte de controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Acfas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologies participatives environnementales : conditions d'applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées annuelles de l'infrastructure de recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inrae, Mar 2024, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écosophie des sciences participatives environnementales : figures du militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dicen-IDF « traces et militantismes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive management consulting: a study of client-consultant relashionship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Seccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2019.16748abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire numérique organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, Nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire organisationnel à l'épreuve des pratiques socio-numériques des salariés sur internet : éléments d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux comportements, nouvelle GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00550166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition pour une analyse critique de l'innovation organisationnelle : le cas de l'e-organisation et de ses associations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. actes à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation peut-elle s'inventer par les scripts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet-Extranet-Internet : un enchevêtrement complexe Processus d'apprentissage organisationnel et représentation des dynamiques des organisations complexes. Quelques problématiques de conception et d'étude des systèmes d'information distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracom 2005 - Ouvrage : TIC et nouvelles dynamiques organisationnelles - parution nov 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Organizations Manufacturing: Scripts, Performativity and Semiopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2018, 9781848219076. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119332473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques numériques de l'organisation : agencements, scripts, sémiopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781784053222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.280, 2013, Territoires et numérique, 978-2-35671-055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirs algorithmiques de l'action publique : une lecture sémiopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et décisions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2018, 978-2-271-12466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instauration de la transition énergétique dans le Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Carmes; Jean-Max Noyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-154, 2014, Territoires numériques, 9782356714480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métrologies citoyennes : perspectives et enjeux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2-4), pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : une plateforme d’observations socio-environnementales au service des enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Caspa - Guideline pour les projets de métrologie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scotto d'Apollonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire National des Arts et Métiers / Laboratoire Dicen IDF; Institut de Radioprotection et de Sûreté Nucléaire (IRSN); Institut de Recherche en Sciences et Techniques de la Ville / Université Gustave Eiffel; Université de Strasbourg / CNRS, ITES UMR 7063; Université Montpellier / LIRDEF. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-vdbi.fr/projets/projets-neo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terra-forma-web.osug.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-technologies-intellectives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/territoires-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godbout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2025.89" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise No&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.15-37" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2019.16748abstract" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carm&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/les-fabriques-numeriques-de-lorganisation/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-debats-du-numerique/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-vdbi.fr/projets/projets-neo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terra-forma-web.osug.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-technologies-intellectives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/territoires-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godbout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2025.89" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rive" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise No&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.15-37" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seccia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2019.16748abstract" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00550166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carm&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332473" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/les-fabriques-numeriques-de-lorganisation/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-debats-du-numerique/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scotto d'Apollonia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>