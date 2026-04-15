--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1416,94 +1416,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (3), pp.308-321. </w:t>
+              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.308-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infbeh.2005.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266261v1</w:t>
+                <w:t xml:space="preserve">hal-00083091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning at the breast: Preference formation for an artificial scent and its attraction against the odor of maternal milk</w:t>
               </w:r>
@@ -1532,94 +1532,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29, pp.308-321. </w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (3), pp.308-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infbeh.2005.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083091v1</w:t>
+                <w:t xml:space="preserve">hal-03266261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1669,51 +1669,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2379,51 +2379,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2466,256 +2466,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing young children’s olfactory discrimination skills using a paradigm based on odorant-object congruence</w:t>
+                <w:t xml:space="preserve">Capacités de discrimination olfactive d’enfants de 6 à 36 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiona Chaventré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louison Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiona Chaventré</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Kespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale entre étudiants (IFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs en Psychologie (JSJC2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463080v1</w:t>
+                <w:t xml:space="preserve">hal-04463125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de discrimination olfactive d’enfants de 6 à 36 mois</w:t>
+                <w:t xml:space="preserve">Testing young children’s olfactory discrimination skills using a paradigm based on odorant-object congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louison Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiona Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Claudia Kespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs en Psychologie (JSJC2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale entre étudiants (IFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463125v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3391,51 +3391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8349BBBB"/>
+    <w:nsid w:val="EBAB0860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3539,51 +3539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A2357D6"/>
+    <w:nsid w:val="A183167C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3687,51 +3687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="91FFD90E"/>
+    <w:nsid w:val="C408B185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3835,51 +3835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07AF6054"/>
+    <w:nsid w:val="9F3ABF97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3983,51 +3983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BDE3C151"/>
+    <w:nsid w:val="28170E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4226,51 +4226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryse-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1313-6359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11533307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192915718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00679669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00941.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2005.12.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05K7ZTPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blaison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;lia Marques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Comin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reutimann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kespy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lozachmeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315642765" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/olfaction-et-emotions-9782364410510.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goubet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryse-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1313-6359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11533307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192915718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00679669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00941.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2005.12.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05K7ZTPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blaison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;lia Marques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Comin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reutimann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kespy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lozachmeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315642765" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/olfaction-et-emotions-9782364410510.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goubet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>