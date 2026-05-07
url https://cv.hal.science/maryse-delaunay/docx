--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -404,1831 +404,2064 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception tactile et ses implications dans la prise en charge néonatale</w:t>
+                <w:t xml:space="preserve">Changement de pratique orthophonique pour des soins de développement en néonatologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dumont</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
+                <w:t xml:space="preserve">Christel Blaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 305, pp.204-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179868v1</w:t>
+                <w:t xml:space="preserve">hal-05594096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La perception tactile et ses implications dans la prise en charge néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zabalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.184-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135254v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial emotion labeling in language impaired children</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0142716411000063⟩</w:t>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265822v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odeurs et saveurs du sein et du lait : facilitatrices de l'allaitement et promotrices d'apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Facial emotion labeling in language impaired children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.781-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716411000063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761437v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting memory for an odor acquired at the mother's breast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Odeurs et saveurs du sein et du lait : facilitatrices de l'allaitement et promotrices d'apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aspects Sensoriels de l'Alimentation de l'Enfant, Hors série 30, pp.35-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679669v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary olfactory signalisation in females and odor processing in neonates: ways evolved by rabbits and humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Long-lasting memory for an odor acquired at the mother's breast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.02.008⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6), pp.849-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2009.00941.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00369305v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprise maternelles sur les goûts et les dégoûts de l'enfant: mécanismes et paradoxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mammary olfactory signalisation in females and odor processing in neonates: ways evolved by rabbits and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 200 (2), In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341416v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources des préférences olfactives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Emprise maternelles sur les goûts et les dégoûts de l'enfant: mécanismes et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerveau &amp; Psycho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21, pp.45-49</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.219-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160210v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning at the breast: Preference formation for an artificial scent and its attraction against the odor of maternal milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aux sources des préférences olfactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerveau &amp; Psycho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.45-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2005.12.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00083091v1</w:t>
+                <w:t xml:space="preserve">hal-00160210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning at the breast: Preference formation for an artificial scent and its attraction against the odor of maternal milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behavior and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (3), pp.308-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infbeh.2005.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03266261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning at the breast: Preference formation for an artificial scent and its attraction against the odor of maternal milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infant Behavior &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.308-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2005.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266261v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eveil olfactif en crèche : premiers résultats du projet EVOLF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Le Printemps de odeurs : l'odorat au service de la santé et de l'éducation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Paul de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023402v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIDCAP renforcé pour améliorer la prévention des troubles de l’oralité en néonatologie : résultats du projet PARENTALIM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Education olfactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sébire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophone de Recherches en Néonatologie (JFRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Néonatologie (SFN), Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Odeurs Capitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATMONormandie, Sep 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345223v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement parental renforcé pour améliorer la prévention des troubles de l’oralité en néonatologie : résultats préliminaires du projet PARENTALIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Blaison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Comin</w:t>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophone de Recherches en Néonatologie (JFRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Néonatologie, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345411v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasting Odor Memories Acquired while Sucking on the Mother's Breast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIDCAP renforcé pour améliorer la prévention des troubles de l’oralité en néonatologie : résultats du projet PARENTALIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Christel Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogélia Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIS XVIth International Conference on Infants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journée Francophone de Recherches en Néonatologie (JFRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Néonatologie (SFN), Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282330v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagnement parental renforcé pour améliorer la prévention des troubles de l’oralité en néonatologie : résultats préliminaires du projet PARENTALIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Comin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Francophone de Recherches en Néonatologie (JFRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Néonatologie, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasting Odor Memories Acquired while Sucking on the Mother's Breast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIS XVIth International Conference on Infants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A thread from amnion to milk to food: flavour continuities over birth and weaning transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2238,478 +2471,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of an early olfactory awakening for the development of conscious olfactory skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Reutimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Chemoreception Research Organization (ECRO) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités de discrimination olfactive d’enfants de 6 à 36 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs en Psychologie (JSJC2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing young children’s olfactory discrimination skills using a paradigm based on odorant-object congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale entre étudiants (IFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2719,147 +2952,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret PARENTALIM. Soins de développement pour accompagner l'alimentation des nouveau-nés hospitalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lozachmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Datin-Dorrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imprimerie Le Révérend, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2869,344 +3102,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychobiological foundations of early sensori motor development and implications for neonatal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Psychobiology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [21 p.], 2018, 978-1-1381-8800-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épigenèse de l’hédonisme olfactif et gustatif chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfaction et Emotions. Le nez a ses raisons..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.422, 2013, Sciences (série), ISBN-10: 2364410517 ISBN-13: 978-2-36441-051-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordances et discordances entre sensorialité et écologie néonatales : attentes sensorielles et réponses adaptatives chez l'enfant prématuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Mellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement de l'enfant né prématuré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, pp.29-55, 2011, (Troubles du développement psychologique et des apprentissages), 978-2-35327-124-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3216,114 +3449,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience sensorielle du nouveau-né et sa rétention à long terme: une analyse expérimentale de l'apprentissage des odeurs chez l'enfant humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université de Bourgogne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00162433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3391,51 +3624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBAB0860"/>
+    <w:nsid w:val="5C4301FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3539,51 +3772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A183167C"/>
+    <w:nsid w:val="F25EC5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3687,51 +3920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C408B185"/>
+    <w:nsid w:val="E0C71B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3835,51 +4068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F3ABF97"/>
+    <w:nsid w:val="84EE1D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3983,51 +4216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28170E1A"/>
+    <w:nsid w:val="032D4E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4226,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryse-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1313-6359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11533307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192915718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00679669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00941.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2005.12.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05K7ZTPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blaison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;lia Marques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Comin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reutimann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kespy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lozachmeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315642765" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/olfaction-et-emotions-9782364410510.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goubet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryse-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1313-6359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11533307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192915718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blaison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00679669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00941.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2005.12.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05K7ZTPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore S&#233;bire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;lia Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Comin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reutimann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kespy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lozachmeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315642765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/olfaction-et-emotions-9782364410510.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>