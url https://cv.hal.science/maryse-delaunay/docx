--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -450,51 +450,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de pratique orthophonique pour des soins de développement en néonatologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Blaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
@@ -545,51 +545,51 @@
                 <w:t xml:space="preserve">La perception tactile et ses implications dans la prise en charge néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -796,51 +796,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial emotion labeling in language impaired children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -913,51 +913,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odeurs et saveurs du sein et du lait : facilitatrices de l'allaitement et promotrices d'apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1008,51 +1008,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting memory for an odor acquired at the mother's breast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1177,51 +1177,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1297,51 +1297,51 @@
                 <w:t xml:space="preserve">Emprise maternelles sur les goûts et les dégoûts de l'enfant: mécanismes et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
@@ -1392,51 +1392,51 @@
                 <w:t xml:space="preserve">Aux sources des préférences olfactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerveau &amp; Psycho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1461,51 +1461,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning at the breast: Preference formation for an artificial scent and its attraction against the odor of maternal milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1577,51 +1577,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning at the breast: Preference formation for an artificial scent and its attraction against the odor of maternal milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1725,51 +1725,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveil olfactif en crèche : premiers résultats du projet EVOLF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Printemps de odeurs : l'odorat au service de la santé et de l'éducation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Paul de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1794,51 +1794,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education olfactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sébire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odeurs Capitales</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIDCAP renforcé pour améliorer la prévention des troubles de l’oralité en néonatologie : résultats du projet PARENTALIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2122,51 +2122,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement parental renforcé pour améliorer la prévention des troubles de l’oralité en néonatologie : résultats préliminaires du projet PARENTALIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2243,51 +2243,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasting Odor Memories Acquired while Sucking on the Mother's Breast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2377,51 +2377,51 @@
                 <w:t xml:space="preserve">A thread from amnion to milk to food: flavour continuities over birth and weaning transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of an early olfactory awakening for the development of conscious olfactory skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Reutimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2699,256 +2699,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de discrimination olfactive d’enfants de 6 à 36 mois</w:t>
+                <w:t xml:space="preserve">Testing young children’s olfactory discrimination skills using a paradigm based on odorant-object congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louison Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiona Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louison Tassel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Leveneur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Claudia Kespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs en Psychologie (JSJC2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale entre étudiants (IFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463125v1</w:t>
+                <w:t xml:space="preserve">hal-04463080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing young children’s olfactory discrimination skills using a paradigm based on odorant-object congruence</w:t>
+                <w:t xml:space="preserve">Capacités de discrimination olfactive d’enfants de 6 à 36 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiona Chaventré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louison Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiona Chaventré</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Kespy</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale entre étudiants (IFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs en Psychologie (JSJC2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463080v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2972,51 +2972,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret PARENTALIM. Soins de développement pour accompagner l'alimentation des nouveau-nés hospitalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3135,51 +3135,51 @@
                 <w:t xml:space="preserve">Psychobiological foundations of early sensori motor development and implications for neonatal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Psychobiology,</w:t>
             </w:r>
@@ -3243,51 +3243,51 @@
                 <w:t xml:space="preserve">L’épigenèse de l’hédonisme olfactif et gustatif chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfaction et Emotions. Le nez a ses raisons..</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Mellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement de l'enfant né prématuré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, pp.29-55, 2011, (Troubles du développement psychologique et des apprentissages), 978-2-35327-124-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3469,51 +3469,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience sensorielle du nouveau-né et sa rétention à long terme: une analyse expérimentale de l'apprentissage des odeurs chez l'enfant humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université de Bourgogne, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C4301FA"/>
+    <w:nsid w:val="AE8D4751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F25EC5F4"/>
+    <w:nsid w:val="54FDD78D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0C71B9C"/>
+    <w:nsid w:val="FE03C528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4068,51 +4068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84EE1D92"/>
+    <w:nsid w:val="FB191E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4216,51 +4216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="032D4E22"/>
+    <w:nsid w:val="B3CFEB51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4459,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryse-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1313-6359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11533307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192915718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blaison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00679669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00941.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2005.12.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05K7ZTPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore S&#233;bire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;lia Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Comin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reutimann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kespy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lozachmeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315642765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/olfaction-et-emotions-9782364410510.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryse-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1313-6359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11533307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192915718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blaison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00679669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00941.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2005.12.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05K7ZTPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore S&#233;bire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;lia Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Comin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reutimann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kespy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lozachmeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315642765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/olfaction-et-emotions-9782364410510.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>