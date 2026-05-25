--- v0 (2026-03-31)
+++ v1 (2026-05-25)
@@ -549,165 +549,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corporatisme dans la philosophie russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Gustav Špet i sovremennaja filosofija gumanitarnogo znanija. K 130-letiju G.G. Špeta. Vstreča vtoraja (materialy „kruglovo stola”) » [Gustav Chpet et la philosophie contemporaine des sciences humaines. A l'occasion des 130 ans de G.G. Chpet. Deuxième rencontre, 2010,7, p. 3-39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Dennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voprosy Filosofii,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.3--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641059v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00688415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ponjatie « Moderna i sovremennosti » i ego kritika v kontekste mežkul'turnogo dialoga (na primere sopostavlenija Rossii s Zapadom) [Le concept de « modernité » et sa critique dans le contexte du dialogue interculturel (exemple de la confrontation de la Russie et de l'Occident),</w:t>
               </w:r>
@@ -1844,173 +1844,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actualité du dialogue franco-russe en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martsinkovskaïa, Tatiana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdépendance et influences réciproques des sciences humaines en Russie et en France dans la première moitié du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Maison des sciences de l'homme d'Aquitaine, pp.9-19, 2015, Russie, traditions &amp; perspectives, 978-2-85892-451-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Dennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zavialoff, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lois naturelles et lois culturelles: chez Lev S. Vygotski, Vladimir I. Vernadski, Gustave G. Chpet, Alexandre I. Oparine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.9-10, 2015, Russie, traditions &amp; perspectives, 978-2-85892-444-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500332v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02500333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Struktura slova i vyraženija v tvorčestve Gustava Špeta i ee značenie dlja istorii strukturalizma » [La structure du mot et de l'expression et sa signification pour l'histoire du structuralisme],</w:t>
               </w:r>
@@ -2063,684 +2063,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’interculturalité chez Pavel Florenski : problèmes de méthodologie à travers la confrontation de la philosophie et de la mystique, vs Glorification du Nom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corrado-Kazanski, Florence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pavel Florenski et l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.111--128., 2013, 978-2-85892-415-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Absoljutnaja mifologija A.F. Loseva i aktual'nost' ego trudov v gumanitarnyh nauk » [La mythologie absolue d'A.F. Losev et l'actualité de ses travaux dans les sciences humaines],</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A Taho-Godi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tvorčestvo A.F. Losev v kontekste otečestvennoj i evropejskoj kul'turnoj tradicii [L'øeuvre d'A.F. Losev dans le contexte des traditions culturelles nationale et européenne], T.I-II, Moscou, 2013, T.II, p. 237-250.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dom A.F. Loseva,, pp.13, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ob ispolzovanii kartiny Gol'beina v romane F.M. Dostoevskogo &amp;quot;Idiot&amp;quot; i o različijah meždu Rossiej i Zapadom » [À propos de l'usage du tableau de Holbein dans l' « Idiot » de Dosto\&amp;quot;ievski, et de la différence entre la Russie et l'Occident]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taho-Godi, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F.M. Dostoevskij i kul'tura serebrjannogo veka : tradicii, traktovki, transformacii [F.M. Dosto\"ievski et la culture de l'Âge d'argent : traditions, interprétations, transformations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vodole"i, pp.10, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Hauptthesen Gustav Špets zur Wort- und Ausdrucksstruktur und ihre Anwendung als methodologisches Prinzip (insbesondere an der GAChN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hansen-Löve, Aage Ansgar and Obermayr, Brigitte and Witte, Georg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Form und Wirkung: phänomenologische und empirische Kunstwissenschaft in der Sowjetunion der 1920er Jahre :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilhelm Fink, pp.55--71, 2013, 978-3-7705-5121-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Dennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Špet, Gustav Gustavovič and Teppe, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le phénomène et le sens: la phénoménologie comme science fondamentale et ses problèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.1--9, 2013, 978-2-85892-423-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives ouvertes par Gustave Chpet dans le domaine de la sémiotique » (« Gustave Chpet et la sémiotique. Actualité de sa pensée »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Dennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Costantini, Michel and Université de Paris VIII. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glissements, décentrements, déplacement: pour un dialogue sémiotique franco-russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, pp.199--214, 2013, 978-2-37059-000-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polivanov et Špet : la place de la phénoménologie et l’influence de Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Dennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaimbault, Sylvie and Tchougounnikov, Sergueï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evgenij Polivanov, 1891-1938: penser le langage au temps de Staline : [Colloque qui s'est tenu à Paris au Centre d'études slaves les 25 et 26 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'études slaves, pp.66--80, 2013, 978-2-7204-0498-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Corrado-Kazanski, Florence. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. « Perspectives ouvertes par Gustave Chpet dans le domaine de la sémiotique » (« Gustave Chpet et la sémiotique. Actualité de sa pensée »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M Costantini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pavel Florenski et l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.111--128., 2013, 978-2-85892-415-8</w:t>
+              <w:t xml:space="preserve">Glissements, déplacements, décentrements. Pour un dialogue sémiotique franco-russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Costantini (dir.), pp.15, 2012, http://www.bibliotheque-numerique-paris8.fr/fre/cms/Fonds/Colloques_de_Paris_8.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Die Hauptthesen Gustav Špets zur Wort- und Ausdrucksstruktur und ihre Anwendung als methodologisches Prinzip (insbesondere an der GAChN) ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Dennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Hansen-Löve B. Obermayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Form und Wirkung,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilhelm Fink,, pp.16, 2012, München, 2012 , p. 55-71., 978-3-7705-5121-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640691v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02640692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comparatisme dans la philosophie russe</w:t>
               </w:r>
@@ -2862,173 +2862,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Otnošenie k antičnosti u Gustava Špeta I Alekceja Loseva [Le rapport à l'Antiquité chez Alekse\&amp;quot;i Losev et Gustave Chpet] ,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taho-Godi, A A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antčinost' i kul'tura serebrjanogo veka » [L'Antiquité et la culture de l'Âge d'argent],</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nauka, pp.6, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Struktura slova i vyraženija v tvorčestve Gustava Špeta i ee značenie dlja istorii strukturalizma (Per. N.V. Kislova),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Dennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Dennes, V.A. Lektorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gustav Spet i ego filosofskoe nasedie. U istokov semiotiki i strukturalizma [Gustave Chpet et son héritage philosophique. Aux sources de la sémiotique et du structuralisme], Moscou, Rosspen, 2010, coll. Humanitas, p. 143-153.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rosspen, pp.10, 2010, Humanitas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641057v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02641055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre idéologie et théo-cratie : le problème de la laïcité en Russie</w:t>
               </w:r>
@@ -3256,51 +3256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485868v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Maiolearca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Gogotishvili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennady Aksenov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Martsinkovska&#239;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/msha/7963" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gustavovitch Chpet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/publications" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485868v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Maiolearca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Gogotishvili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennady Aksenov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Martsinkovska&#239;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/msha/7963" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gustavovitch Chpet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/publications" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>