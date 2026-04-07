--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -4605,51 +4605,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
@@ -4684,97 +4684,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226348v1</w:t>
+                <w:t xml:space="preserve">hal-03318165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
@@ -4809,73 +4809,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318165v1</w:t>
+                <w:t xml:space="preserve">hal-03226348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
               </w:r>
@@ -7071,51 +7071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>