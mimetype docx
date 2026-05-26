--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
+                <w:t xml:space="preserve">Corrigendum: FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+                <w:t xml:space="preserve">Adrián Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Letort</w:t>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Hélène Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.604728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137565v1</w:t>
+                <w:t xml:space="preserve">hal-03161790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
+                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Blary</w:t>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Gonzalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bergès</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.604728. </w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161790v1</w:t>
+                <w:t xml:space="preserve">hal-03137565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of whole genome triplication on the evolutionary history and the functional dynamics of regulatory genes involved in Brassica self-incompatibility signalling pathway</w:t>
               </w:r>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (3), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607894v1</w:t>
+                <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
+                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 206 (3), pp.1361-1372. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.705-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607924v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poor lonesome A subgenome of Brassica napus var. Darmor (AACC) may not survive without its mate.</w:t>
               </w:r>
@@ -3730,320 +3730,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">EMBO Meiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318182v1</w:t>
+                <w:t xml:space="preserve">hal-03318174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318174v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,277 +4355,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
               </w:r>
@@ -4999,51 +4999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6396,277 +6396,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Letort</w:t>
+                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318194v1</w:t>
+                <w:t xml:space="preserve">hal-03318199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318199v1</w:t>
+                <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift to self-compatibility in synthetic allopolyploid Brassica napus</w:t>
               </w:r>
@@ -7071,51 +7071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>