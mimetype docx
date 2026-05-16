--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing multiple threats: diet–pesticide interactions in bumblebees</w:t>
+                <w:t xml:space="preserve">Effects of ubiquitous plasticizers on olfactory perception in the buff-tailed bumble bee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+                <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel Askri</w:t>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Barascou</w:t>
+                <w:t xml:space="preserve">Thibaut Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Schwarz</w:t>
+                <w:t xml:space="preserve">Marie Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Toktas</w:t>
+                <w:t xml:space="preserve">Juliette Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1004, pp.180716. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-026-03050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338436v1</w:t>
+                <w:t xml:space="preserve">hal-05597024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-Derived Fatty Acids and Amino Acids Mediate Variance in Pollinator Visitation</w:t>
               </w:r>
@@ -292,2158 +292,2162 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane C. Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian A. Ruedenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10886-025-01552-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-accelerated pupation in larvae of the buff-tailed bumble bee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gekière</w:t>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Gérard</w:t>
+                <w:t xml:space="preserve">Dimitri Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Evrard</w:t>
+                <w:t xml:space="preserve">Luna Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-024-01134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of protocols for standardized measurements of floral traits for pollinators in temperate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot‐antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot‐antalik</w:t>
+                <w:t xml:space="preserve">Alban Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Langlois</w:t>
+                <w:t xml:space="preserve">Francesco de Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Bello</w:t>
+                <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (5), pp.988-1001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bees could visit flower “pharmacies” when they are sick</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facing multiple threats: diet–pesticide interactions in bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Toktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2024.1293746⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1004, pp.180716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984103v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumble bees do not avoid field-realistic but innocuous concentrations of cadmium and copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gekière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Breuer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (10), pp.1123-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-024-02802-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European chemical ecologists translate the language of life into sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Allmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Stopka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conxita Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), pp.477-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethal effects and sex-specific tolerance of copper and cadmium in the buff-tailed bumble bee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gekière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Breuer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110, pp.104546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.etap.2024.104546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen as Bee Medicine: Is Prevention Better than Cure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bees could visit flower “pharmacies” when they are sick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gekière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology12040497⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1293746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2024.1293746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240723v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of the diet-microbiota-parasite interplay in bumble bees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory perception and behaviour of insect pollinators under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanderplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baird</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxad303⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.596-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-023-01720-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801931v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of nitrogen enrichment in pollen chemistry of a plant species from Brazilian savannas, Pavonia rosa campestris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trace metals with heavy consequences on bees: a comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mercedes M.C. Bustamante</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pollination Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26786/1920-7603(2023)756⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 895, pp.165084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801928v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Tandem Mass Spectrometry Experiments in the Negative Ionization Mode for Phenolamide Regioisomer Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Tree-dimensional resources: hedgerow and orchard pollen for bumble bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Semay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duez</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tourbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.3c00047⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240691v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals with heavy consequences on bees: a comprehensive review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Tandem Mass Spectrometry Experiments in the Negative Ionization Mode for Phenolamide Regioisomer Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Semay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gekière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (5), pp.1274-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.3c00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240721v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory perception and behaviour of insect pollinators under climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Baird</w:t>
+                <w:t xml:space="preserve">Long-term effects of nitrogen enrichment in pollen chemistry of a plant species from Brazilian savannas, Pavonia rosa campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Carvalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes M.C. Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-023-01720-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pollination Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.367-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26786/1920-7603(2023)756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240707v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-dimensional resources: hedgerow and orchard pollen for bumble bees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Begou</w:t>
+                <w:t xml:space="preserve">Fertilizer and herbicide alter nectar and pollen quality with consequences for pollinator floral choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Ruedenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Gronert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van de Vreken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04240705v1</w:t>
+                <w:t xml:space="preserve">hal-04240698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilizer and herbicide alter nectar and pollen quality with consequences for pollinator floral choices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
+                <w:t xml:space="preserve">Heather pollen is not necessarily a healthy diet for bumble bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tourbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Semay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Belgian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26496/bjz.2023.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.15452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04240698v1</w:t>
+                <w:t xml:space="preserve">hal-04240717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather pollen is not necessarily a healthy diet for bumble bees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A case study of the diet-microbiota-parasite interplay in bumble bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Hettiarachchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Semay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Belgian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26496/bjz.2023.111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (12), pp.lxad303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxad303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240717v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees for bees: could woody plant pollen be used as a consistent resource in bee-focused agri-environment schemes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pollen as Bee Medicine: Is Prevention Better than Cure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Michez</w:t>
+                <w:t xml:space="preserve">Lucie Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.361-374. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology12040497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241092v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumble bee breeding on artificial pollen substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gekière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115 (5), pp.1423-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2477,103 +2481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poison or Potion: Effects of Sunflower Phenolamides on Bumble Bees and Their Gut Parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Semay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gekière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (4), pp.545. </w:t>
@@ -2611,64 +2615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in Nutritional Requirements Across Bee Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,2595 +2743,2725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized Metabolites in Floral Resources: Effects and Detection in Buff-Tailed Bumblebees</w:t>
+                <w:t xml:space="preserve">Trees for bees: could woody plant pollen be used as a consistent resource in bee-focused agri-environment schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Sculfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gekière</w:t>
+                <w:t xml:space="preserve">T.J. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Nonclercq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vastrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Vaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.669352⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.361-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241140v1</w:t>
+                <w:t xml:space="preserve">hal-04241092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Induces Distress Behaviors in Fig Wasps with a Reduced Chance of Recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ozone pollution alters olfaction and behavior of pollinators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Brondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Opsommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12110995⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10050636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871664v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone pollution alters olfaction and behavior of pollinators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ozone Induces Distress Behaviors in Fig Wasps with a Reduced Chance of Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shéhérazade Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10050636⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12110995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211901v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring bee health in European agro-ecosystems using wing morphology and fat bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Attridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.e63653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/oneeco.6.e63653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03793131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen Protein: Lipid Macronutrient Ratios May Guide Broad Patterns of Bee Species Floral Preferences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specialized Metabolites in Floral Resources: Effects and Detection in Buff-Tailed Bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harland M Patch</w:t>
+                <w:t xml:space="preserve">Ombeline Sculfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gekière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Biddinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Coccia</w:t>
+                <w:t xml:space="preserve">Denis Nonclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects11020132⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.669352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241171v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming and plant–pollinator mismatches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does pollination syndrome reflect pollinator efficiency in Silene nutans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wood</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/ETLS20190139⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.103557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241166v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollination syndrome reflect pollinator efficiency in Silene nutans?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sterol addition during pollen collection by bees: another possible strategy to balance nutrient deficiencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Lahiani</w:t>
+                <w:t xml:space="preserve">Pierre-Laurent Zerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Lognay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.103557. </w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (5), pp.826-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13592-020-00764-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784686v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol addition during pollen collection by bees: another possible strategy to balance nutrient deficiencies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Asteraceae Paradox: Chemical and Mechanical Protection of Taraxacum Pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Laurent Zerck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Michez</w:t>
+                <w:t xml:space="preserve">Hélène Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nonclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-020-00764-3⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11050304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784696v1</w:t>
+                <w:t xml:space="preserve">hal-04241151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteraceae Paradox: Chemical and Mechanical Protection of Taraxacum Pollen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
+                <w:t xml:space="preserve">Managed honey bees as a radar for wild bee decline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gilles</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. J. Paxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects11050304⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (6), pp.1100-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-020-00788-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241151v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managed honey bees as a radar for wild bee decline?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollen Protein: Lipid Macronutrient Ratios May Guide Broad Patterns of Bee Species Floral Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drossart</w:t>
+                <w:t xml:space="preserve">Anthony D Vaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Neumann</w:t>
+                <w:t xml:space="preserve">John F Tooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harland M Patch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Biddinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-020-00788-9⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11020132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289823v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bumble bee parasite prevalence but not genetic diversity impacted by the invasive plant Impatiens glandulifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global warming and plant–pollinator mismatches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.2804⟩</w:t>
+              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/ETLS20190139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265384v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized host-plant feeding can hide sterol-specialized foraging behaviors in bee-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Zerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lognay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 00 (1), pp.1 - 13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring access to high-quality resources reduces the impacts of heat stress on bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luísa Gigante Carvalheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rasmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.12596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-49025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular hydrocarbon composition does not allow Harmonia axyridis males to identify the mating status of sexual partners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bumble bee parasite prevalence but not genetic diversity impacted by the invasive plant Impatiens glandulifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lorge</w:t>
+                <w:t xml:space="preserve">Nathalie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Lognay</w:t>
+                <w:t xml:space="preserve">Romain Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghisbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0552⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.2804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627681v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The taste of origin in a lady beetle: do males discriminate between females based on cuticular hydrocarbons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lognay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (2), pp.160-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/phen.12286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressful conditions reveal decrease in size, modification of shape but relatively stable asymmetry in bumblebee wings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
+                <w:t xml:space="preserve">Cuticular hydrocarbon composition does not allow Harmonia axyridis males to identify the mating status of sexual partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Meeus</w:t>
+                <w:t xml:space="preserve">Stéphanie Lorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lognay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33429-4⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (3), pp.211-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900770v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen and nectar quality drive the major and minor floral choices of bumble bees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Stressful conditions reveal decrease in size, modification of shape but relatively stable asymmetry in bumblebee wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lombaerde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Moerman</w:t>
+                <w:t xml:space="preserve">Vincent Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Meeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-014-0307-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.15169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33429-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284427v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized protocol to evaluate pollen polypeptides as bee food source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pollen and nectar quality drive the major and minor floral choices of bumble bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lombaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45 (2), pp.192-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-013-0239-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-014-0307-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234716v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scent of a break-up: phylogeography and reproductive trait divergences in the red-tailed bumblebee (Bombus lapidarius)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+                <w:t xml:space="preserve">Standardized protocol to evaluate pollen polypeptides as bee food source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dellicour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Baptiste Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Wattiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-263⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (2), pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-013-0239-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005060v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scent of a break-up: phylogeography and reproductive trait divergences in the red-tailed bumblebee (Bombus lapidarius)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (263), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005060v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oligolectisme et décalage phénologique entre plante hôte et pollinisateur : étude de deux espèces printanières psammophiles, Colletes cunicularius (L.) (Hymenoptera, Colletidae) et Andrena vaga (Panzer) (Hymenoptera, Andrenidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.23-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47446/OSMIA3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5337,279 +5471,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et reproduction de l’abeille Osmie en vergers de pommiers : influence des haies et autres habitats semi-naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jules Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire ETTAP, Ressources florales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality rather than quantity: Hedgerows and semi-natural habitats in apple orchards do not enhance the production of offspring but positively affect their body condition and emergence rate in a solitary bee (Osmia cornuta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jules Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion Annuelle du GDR Pollinéco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR BIOGECO (INRAE-Université de Bordeaux). L'équipe organisatrice est composée de Frédéric Revers, Samantha Février, Alice Rivière, Rémy Petit, Clément Larue et Léa Morillon., Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5619,105 +5753,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des abeilles aux changements planétaires au travers du prisme de l’automédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04923216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5864,51 +5998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwarz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Toktas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F. Murray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara D. Leonhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C. Stout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian A. Ruedenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01552-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geki&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Breuer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dorio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01134-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot&#8208;antalik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2024.1293746" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02802-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Allmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Stopka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pappas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Avila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hettiarachchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Semay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Carvalheiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes M.C. Bustamante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26786/1920-7603(2023)756" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.3c00047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderplanck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Restrepo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baird" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01720-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tourbez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Begou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Russo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ruedenauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gronert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van de Vreken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15452" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2023.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wood" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vastrade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Vaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toac126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040545" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.824750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Sculfort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nonclercq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.669352" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12110995" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Opsommer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050636" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Attridge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.6.e63653" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Vaudo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Tooker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harland M Patch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Biddinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coccia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11020132" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20190139" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Zerck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00764-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11050304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289823v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wood" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Paxton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drossart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00788-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moerman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghisbain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2804" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5868" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Gigante Carvalheiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49025-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maesen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0552" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Marko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12286" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meeus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33429-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Somme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaerde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0307-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Wattiez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0239-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005060v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bruneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA3.7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Leroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jules Berrou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923216v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bachelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-026-03050-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F. Murray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara D. Leonhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C. Stout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian A. Ruedenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01552-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geki&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Breuer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01134-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot&#8208;antalik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwarz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Toktas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180716" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02802-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Allmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Stopka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pappas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Avila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2024.1293746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderplanck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Restrepo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baird" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01720-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Semay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tourbez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Begou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.3c00047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Carvalheiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes M.C. Bustamante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26786/1920-7603(2023)756" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Russo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ruedenauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gronert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van de Vreken" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2023.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hettiarachchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad303" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040497" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toac126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040545" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.824750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vastrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Vaudo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Opsommer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050636" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12110995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Attridge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.6.e63653" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241140v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Sculfort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nonclercq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.669352" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Zerck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00764-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11050304" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wood" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Paxton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drossart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00788-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Vaudo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Tooker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harland M Patch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Biddinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11020132" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20190139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5868" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Gigante Carvalheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49025-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moerman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghisbain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2804" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Marko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12286" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maesen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0552" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meeus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33429-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Somme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaerde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0307-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Wattiez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0239-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005060v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-263" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA3.7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Leroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jules Berrou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923216v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>