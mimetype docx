--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryvonne Holzem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences émérite Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryvonne-holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3176-5408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Ricoeur’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection On Ricoeur: Justice, Hermeneutics, Responsibility, and Personal Identity, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11196-025-10328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tâche de l'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes &amp; Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXIV (1-2), http://www.revue-texto.net/docannexe/file/4982/maryvonne_holzem_la_tache_de_l_historien_texto_2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche culturelle des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17100-3.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et réflexivité : une utilisation éthique des traces numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une praxis textuelle en éducation : réflexion sur l’apport des sciences de la culture en enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement sur le couplage énactif comme dualité sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours interprétatif sous l'angle d'une transformation d'états modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Linguísticos/Linguistics Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, p. 283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche d'information et une veille juridique interactives et socio centrées. ENT énactif & veille en droit du transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.2.17-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cognitive des processus de construction d'une requête dans un système de gestion de connaissances médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.991-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec une base de documents : environnement numérique et perception sémiotique des changements indicibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 10 (n° 2/2009), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances à l’ère du village planétaire : un point de vue global sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.082.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity as Duality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 5- pp 143-178, 2024, Systems of Systems Complexity, 9781786308764. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille juridique en contexte : interactions avec une base de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte. Rencontres interdisciplinaires sur les systèmes complexes et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Chemins de tr@verses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.29-42, 2015, 978-2-313-00522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un TesT d'interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Sémir Badir, Dominique Ducart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 113-128., 2014, Collection Rivages linguistiques, 9 782753 534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un test d’interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Samir Badir, Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-128., 2014, Collection Rivages linguistiques, 9782753534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions homme-machine : la trace en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace, Perspectives anthropologique des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.87-103, 2011, 978-2-271-07104-0. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terme au mot-clé : la cas des mathématiques et de la microbiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Cahiers de linguistique sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique : quelles places pour les utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII-XXVIII (4, 1), pp.4831, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérités citoyennes. Les sciences contre la post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Holzem. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173 p., 2019, Collection Detox, Arnaud Saint Martin, 9782365122207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessillement numérique : énaction, interprétation, connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang- Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol 37, 323p., 2017, GRAMM-R Etudes de linguistique française, Dan Van RAEMDONCK, 9 782807 603103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de pratiques interprétatives de documents numérique : apports des sciences de la culture. Mémoire de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02358272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la segmentation automatique de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique d'un corpus de motifs juridiques dans le droit international des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018 : 14es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorationtextométriqued’uncorpusdemotifsjuridiquesdansledroitinternationaldestransports Exploration textométrique d’un corpus de motifs juridiques dans le droit international des transports •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées internationales d’Analyse statistique des Données Textuelles(JADT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Talucci (Tor Vergata University – Rome), Jun 2018, Rome, Italie. p. 755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : quelle histoire ! Digital: what a story!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Document ? 20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed HASSOUN, Khaldoun ZREIK, Omar LAROUK, Guillaume BESACIER, Nov 2017, Lyon, France. p.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'environnement numérique énactif - Recherche d'informations et veille en droit du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th INFORSID 2010. 2ème Atelier ICT (Interactions, Contextes, Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni-CISMeF : étude des processus cognitifs lors de la construction d'une requête dans un système de gestion des connaissances médicales (CISMeF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme Afia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence par navigation intertextuelle : une nouvelle approche pour la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque international VSST 2007 sur la Veille Stratégique Scientifique \&amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, MARRAKECH, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document dans son agir organisationnel : le modèle de l'organisation dans l'interaction usager système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : dans la lignée de Pédauque, pourquoi le document en contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure textuelle et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Un essai de définition conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement terminologie à partir des thèses soutenues devant l’université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'Université de Rouen. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryvonne Holzem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences émérite Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryvonne-holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3176-5408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Ricoeur’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection On Ricoeur: Justice, Hermeneutics, Responsibility, and Personal Identity, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11196-025-10328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tâche de l'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes &amp; Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXIV (1-2), http://www.revue-texto.net/docannexe/file/4982/maryvonne_holzem_la_tache_de_l_historien_texto_2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche culturelle des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17100-3.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et réflexivité : une utilisation éthique des traces numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement sur le couplage énactif comme dualité sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une praxis textuelle en éducation : réflexion sur l’apport des sciences de la culture en enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours interprétatif sous l'angle d'une transformation d'états modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Linguísticos/Linguistics Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, p. 283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche d'information et une veille juridique interactives et socio centrées. ENT énactif & veille en droit du transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.2.17-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cognitive des processus de construction d'une requête dans un système de gestion de connaissances médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.991-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec une base de documents : environnement numérique et perception sémiotique des changements indicibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 10 (n° 2/2009), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances à l’ère du village planétaire : un point de vue global sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.082.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity as Duality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 5- pp 143-178, 2024, Systems of Systems Complexity, 9781786308764. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille juridique en contexte : interactions avec une base de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte. Rencontres interdisciplinaires sur les systèmes complexes et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Chemins de tr@verses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.29-42, 2015, 978-2-313-00522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un TesT d'interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Sémir Badir, Dominique Ducart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 113-128., 2014, Collection Rivages linguistiques, 9 782753 534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un test d’interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Samir Badir, Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-128., 2014, Collection Rivages linguistiques, 9782753534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces numériques pour une appropriation cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-13013-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.21699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions homme-machine : la trace en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace, Perspectives anthropologique des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.87-103, 2011, 978-2-271-07104-0. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terme au mot-clé : la cas des mathématiques et de la microbiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Cahiers de linguistique sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique : quelles places pour les utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII-XXVIII (4, 1), pp.4831, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de pratiques interprétatives de documents numérique : apports des sciences de la culture. Mémoire de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02358272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la segmentation automatique de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorationtextométriqued’uncorpusdemotifsjuridiquesdansledroitinternationaldestransports Exploration textométrique d’un corpus de motifs juridiques dans le droit international des transports •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées internationales d’Analyse statistique des Données Textuelles(JADT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Talucci (Tor Vergata University – Rome), Jun 2018, Rome, Italie. p. 755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique d'un corpus de motifs juridiques dans le droit international des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018 : 14es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : quelle histoire ! Digital: what a story!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Document ? 20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed HASSOUN, Khaldoun ZREIK, Omar LAROUK, Guillaume BESACIER, Nov 2017, Lyon, France. p.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'environnement numérique énactif - Recherche d'informations et veille en droit du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th INFORSID 2010. 2ème Atelier ICT (Interactions, Contextes, Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence par navigation intertextuelle : une nouvelle approche pour la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque international VSST 2007 sur la Veille Stratégique Scientifique \&amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, MARRAKECH, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni-CISMeF : étude des processus cognitifs lors de la construction d'une requête dans un système de gestion des connaissances médicales (CISMeF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme Afia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document dans son agir organisationnel : le modèle de l'organisation dans l'interaction usager système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : dans la lignée de Pédauque, pourquoi le document en contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure textuelle et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Un essai de définition conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition itérative de connaissances en traitement d'images: consultation d'un collège d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'ingénierie des connaissances (IC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Grenoble, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et construction d'un consensus : apport de la socioterminologie à une plate-forme en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTI-VA: Plate-forme interactive pour l'acquisition de connaissances traiteur d'Images de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique (CIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérités citoyennes. Les sciences contre la post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Holzem. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173 p., 2019, Collection Detox, Arnaud Saint Martin, 9782365122207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessillement numérique : énaction, interprétation, connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang- Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol 37, 323p., 2017, GRAMM-R Etudes de linguistique française, Dan Van RAEMDONCK, 9 782807 603103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement terminologie à partir des thèses soutenues devant l’université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'Université de Rouen. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EC1F48D"/>
+    <w:nsid w:val="D57E2B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryvonne-holzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3176-5408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Makouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-025-10328-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17100-3.p.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Saidali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01895870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2017.1866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.17-40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5HVQFHNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/complexite-des-systemes-de-systemes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/les-actes-de-rochebrune-le-contexte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edutions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-croquant.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02358272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Taleb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saidali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dionisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wable" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryvonne-holzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3176-5408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Makouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-025-10328-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17100-3.p.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Saidali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01895870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2017.1866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.17-40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5HVQFHNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/complexite-des-systemes-de-systemes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/les-actes-de-rochebrune-le-contexte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edutions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.21699" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02358272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Taleb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saidali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labiche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dionisi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wable" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Labiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-croquant.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>