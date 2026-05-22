--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryvonne Holzem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences émérite Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryvonne-holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3176-5408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Ricoeur’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection On Ricoeur: Justice, Hermeneutics, Responsibility, and Personal Identity, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11196-025-10328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tâche de l'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes &amp; Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXIV (1-2), http://www.revue-texto.net/docannexe/file/4982/maryvonne_holzem_la_tache_de_l_historien_texto_2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche culturelle des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17100-3.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et réflexivité : une utilisation éthique des traces numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement sur le couplage énactif comme dualité sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une praxis textuelle en éducation : réflexion sur l’apport des sciences de la culture en enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours interprétatif sous l'angle d'une transformation d'états modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Linguísticos/Linguistics Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, p. 283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche d'information et une veille juridique interactives et socio centrées. ENT énactif & veille en droit du transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.2.17-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cognitive des processus de construction d'une requête dans un système de gestion de connaissances médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.991-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec une base de documents : environnement numérique et perception sémiotique des changements indicibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 10 (n° 2/2009), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances à l’ère du village planétaire : un point de vue global sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.082.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity as Duality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 5- pp 143-178, 2024, Systems of Systems Complexity, 9781786308764. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille juridique en contexte : interactions avec une base de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte. Rencontres interdisciplinaires sur les systèmes complexes et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Chemins de tr@verses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.29-42, 2015, 978-2-313-00522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un TesT d'interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Sémir Badir, Dominique Ducart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 113-128., 2014, Collection Rivages linguistiques, 9 782753 534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un test d’interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Samir Badir, Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-128., 2014, Collection Rivages linguistiques, 9782753534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces numériques pour une appropriation cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-13013-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.21699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions homme-machine : la trace en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace, Perspectives anthropologique des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.87-103, 2011, 978-2-271-07104-0. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terme au mot-clé : la cas des mathématiques et de la microbiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Cahiers de linguistique sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique : quelles places pour les utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII-XXVIII (4, 1), pp.4831, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de pratiques interprétatives de documents numérique : apports des sciences de la culture. Mémoire de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02358272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la segmentation automatique de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorationtextométriqued’uncorpusdemotifsjuridiquesdansledroitinternationaldestransports Exploration textométrique d’un corpus de motifs juridiques dans le droit international des transports •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées internationales d’Analyse statistique des Données Textuelles(JADT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Talucci (Tor Vergata University – Rome), Jun 2018, Rome, Italie. p. 755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique d'un corpus de motifs juridiques dans le droit international des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018 : 14es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : quelle histoire ! Digital: what a story!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Document ? 20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed HASSOUN, Khaldoun ZREIK, Omar LAROUK, Guillaume BESACIER, Nov 2017, Lyon, France. p.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'environnement numérique énactif - Recherche d'informations et veille en droit du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th INFORSID 2010. 2ème Atelier ICT (Interactions, Contextes, Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence par navigation intertextuelle : une nouvelle approche pour la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque international VSST 2007 sur la Veille Stratégique Scientifique \&amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, MARRAKECH, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni-CISMeF : étude des processus cognitifs lors de la construction d'une requête dans un système de gestion des connaissances médicales (CISMeF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme Afia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document dans son agir organisationnel : le modèle de l'organisation dans l'interaction usager système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : dans la lignée de Pédauque, pourquoi le document en contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure textuelle et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Un essai de définition conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition itérative de connaissances en traitement d'images: consultation d'un collège d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'ingénierie des connaissances (IC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Grenoble, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et construction d'un consensus : apport de la socioterminologie à une plate-forme en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTI-VA: Plate-forme interactive pour l'acquisition de connaissances traiteur d'Images de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique (CIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérités citoyennes. Les sciences contre la post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Holzem. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173 p., 2019, Collection Detox, Arnaud Saint Martin, 9782365122207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessillement numérique : énaction, interprétation, connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang- Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol 37, 323p., 2017, GRAMM-R Etudes de linguistique française, Dan Van RAEMDONCK, 9 782807 603103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement terminologie à partir des thèses soutenues devant l’université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'Université de Rouen. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryvonne Holzem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences émérite Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryvonne-holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3176-5408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Ricoeur’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection On Ricoeur: Justice, Hermeneutics, Responsibility, and Personal Identity, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11196-025-10328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tâche de l'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes &amp; Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXIV (1-2), http://www.revue-texto.net/docannexe/file/4982/maryvonne_holzem_la_tache_de_l_historien_texto_2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche culturelle des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17100-3.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et réflexivité : une utilisation éthique des traces numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement sur le couplage énactif comme dualité sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une praxis textuelle en éducation : réflexion sur l’apport des sciences de la culture en enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours interprétatif sous l'angle d'une transformation d'états modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Linguísticos/Linguistics Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, p. 283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche d'information et une veille juridique interactives et socio centrées. ENT énactif & veille en droit du transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.2.17-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cognitive des processus de construction d'une requête dans un système de gestion de connaissances médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.991-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec une base de documents : environnement numérique et perception sémiotique des changements indicibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 10 (n° 2/2009), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances à l’ère du village planétaire : un point de vue global sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.082.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user's place : an example of undone computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computeur Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes UFR Sciences et Techniques - Inria, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la segmentation automatique de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique d'un corpus de motifs juridiques dans le droit international des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018 : 14es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorationtextométriqued’uncorpusdemotifsjuridiquesdansledroitinternationaldestransports Exploration textométrique d’un corpus de motifs juridiques dans le droit international des transports •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées internationales d’Analyse statistique des Données Textuelles(JADT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Talucci (Tor Vergata University – Rome), Jun 2018, Rome, Italie. p. 755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : quelle histoire ! Digital: what a story!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Document ? 20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed HASSOUN, Khaldoun ZREIK, Omar LAROUK, Guillaume BESACIER, Nov 2017, Lyon, France. p.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'environnement numérique énactif - Recherche d'informations et veille en droit du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th INFORSID 2010. 2ème Atelier ICT (Interactions, Contextes, Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni-CISMeF : étude des processus cognitifs lors de la construction d'une requête dans un système de gestion des connaissances médicales (CISMeF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme Afia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence par navigation intertextuelle : une nouvelle approche pour la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque international VSST 2007 sur la Veille Stratégique Scientifique \&amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, MARRAKECH, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document dans son agir organisationnel : le modèle de l'organisation dans l'interaction usager système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : dans la lignée de Pédauque, pourquoi le document en contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure textuelle et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Un essai de définition conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition itérative de connaissances en traitement d'images: consultation d'un collège d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'ingénierie des connaissances (IC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Grenoble, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et construction d'un consensus : apport de la socioterminologie à une plate-forme en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTI-VA: Plate-forme interactive pour l'acquisition de connaissances traiteur d'Images de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique (CIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity as Duality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 5- pp 143-178, 2024, Systems of Systems Complexity, 9781786308764. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille juridique en contexte : interactions avec une base de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte. Rencontres interdisciplinaires sur les systèmes complexes et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Chemins de tr@verses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.29-42, 2015, 978-2-313-00522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un TesT d'interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Sémir Badir, Dominique Ducart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 113-128., 2014, Collection Rivages linguistiques, 9 782753 534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un test d’interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Samir Badir, Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-128., 2014, Collection Rivages linguistiques, 9782753534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces numériques pour une appropriation cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-13013-6. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.21699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions homme-machine : la trace en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace, Perspectives anthropologique des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.87-103, 2011, 978-2-271-07104-0. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terme au mot-clé : la cas des mathématiques et de la microbiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Cahiers de linguistique sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence dans l’environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beust, Holzem, Labiche,. Sapientia Hominis, pp.118, 2023, 9782491376055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérités citoyennes. Les sciences contre la post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Holzem. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173 p., 2019, Collection Detox, Arnaud Saint Martin, 9782365122207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessillement numérique : énaction, interprétation, connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang- Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol 37, 323p., 2017, GRAMM-R Etudes de linguistique française, Dan Van RAEMDONCK, 9 782807 603103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique : quelles places pour les utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII-XXVIII (4, 1), pp.4831, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de pratiques interprétatives de documents numérique : apports des sciences de la culture. Mémoire de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02358272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement terminologie à partir des thèses soutenues devant l’université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'Université de Rouen. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D57E2B5B"/>
+    <w:nsid w:val="A37A074E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryvonne-holzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3176-5408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Makouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-025-10328-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17100-3.p.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Saidali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01895870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2017.1866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.17-40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5HVQFHNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/complexite-des-systemes-de-systemes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/les-actes-de-rochebrune-le-contexte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edutions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.21699" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02358272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Taleb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saidali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labiche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dionisi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wable" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Labiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-croquant.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryvonne-holzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3176-5408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Makouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-025-10328-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17100-3.p.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Saidali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01895870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2017.1866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.17-40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5HVQFHNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Taleb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saidali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dionisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wable" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Labiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/complexite-des-systemes-de-systemes/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/les-actes-de-rochebrune-le-contexte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edutions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.21699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-croquant.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02358272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>