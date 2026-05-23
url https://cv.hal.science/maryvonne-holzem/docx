--- v2 (2026-05-22)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryvonne Holzem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences émérite Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryvonne-holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3176-5408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Ricoeur’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection On Ricoeur: Justice, Hermeneutics, Responsibility, and Personal Identity, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11196-025-10328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tâche de l'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes &amp; Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXIV (1-2), http://www.revue-texto.net/docannexe/file/4982/maryvonne_holzem_la_tache_de_l_historien_texto_2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche culturelle des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17100-3.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et réflexivité : une utilisation éthique des traces numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement sur le couplage énactif comme dualité sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une praxis textuelle en éducation : réflexion sur l’apport des sciences de la culture en enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours interprétatif sous l'angle d'une transformation d'états modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Linguísticos/Linguistics Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, p. 283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche d'information et une veille juridique interactives et socio centrées. ENT énactif & veille en droit du transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.2.17-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cognitive des processus de construction d'une requête dans un système de gestion de connaissances médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.991-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec une base de documents : environnement numérique et perception sémiotique des changements indicibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 10 (n° 2/2009), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances à l’ère du village planétaire : un point de vue global sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.082.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user's place : an example of undone computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computeur Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes UFR Sciences et Techniques - Inria, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la segmentation automatique de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique d'un corpus de motifs juridiques dans le droit international des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018 : 14es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorationtextométriqued’uncorpusdemotifsjuridiquesdansledroitinternationaldestransports Exploration textométrique d’un corpus de motifs juridiques dans le droit international des transports •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées internationales d’Analyse statistique des Données Textuelles(JADT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Talucci (Tor Vergata University – Rome), Jun 2018, Rome, Italie. p. 755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : quelle histoire ! Digital: what a story!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Document ? 20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed HASSOUN, Khaldoun ZREIK, Omar LAROUK, Guillaume BESACIER, Nov 2017, Lyon, France. p.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'environnement numérique énactif - Recherche d'informations et veille en droit du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th INFORSID 2010. 2ème Atelier ICT (Interactions, Contextes, Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni-CISMeF : étude des processus cognitifs lors de la construction d'une requête dans un système de gestion des connaissances médicales (CISMeF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme Afia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence par navigation intertextuelle : une nouvelle approche pour la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque international VSST 2007 sur la Veille Stratégique Scientifique \&amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, MARRAKECH, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document dans son agir organisationnel : le modèle de l'organisation dans l'interaction usager système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : dans la lignée de Pédauque, pourquoi le document en contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure textuelle et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Un essai de définition conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition itérative de connaissances en traitement d'images: consultation d'un collège d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'ingénierie des connaissances (IC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Grenoble, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et construction d'un consensus : apport de la socioterminologie à une plate-forme en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTI-VA: Plate-forme interactive pour l'acquisition de connaissances traiteur d'Images de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique (CIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity as Duality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 5- pp 143-178, 2024, Systems of Systems Complexity, 9781786308764. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille juridique en contexte : interactions avec une base de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte. Rencontres interdisciplinaires sur les systèmes complexes et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Chemins de tr@verses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.29-42, 2015, 978-2-313-00522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un TesT d'interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Sémir Badir, Dominique Ducart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 113-128., 2014, Collection Rivages linguistiques, 9 782753 534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un test d’interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Samir Badir, Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-128., 2014, Collection Rivages linguistiques, 9782753534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces numériques pour une appropriation cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-13013-6. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.21699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions homme-machine : la trace en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace, Perspectives anthropologique des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.87-103, 2011, 978-2-271-07104-0. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terme au mot-clé : la cas des mathématiques et de la microbiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Cahiers de linguistique sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence dans l’environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beust, Holzem, Labiche,. Sapientia Hominis, pp.118, 2023, 9782491376055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérités citoyennes. Les sciences contre la post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Holzem. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173 p., 2019, Collection Detox, Arnaud Saint Martin, 9782365122207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessillement numérique : énaction, interprétation, connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang- Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol 37, 323p., 2017, GRAMM-R Etudes de linguistique française, Dan Van RAEMDONCK, 9 782807 603103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique : quelles places pour les utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII-XXVIII (4, 1), pp.4831, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de pratiques interprétatives de documents numérique : apports des sciences de la culture. Mémoire de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02358272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement terminologie à partir des thèses soutenues devant l’université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'Université de Rouen. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryvonne Holzem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences émérite Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryvonne-holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3176-5408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Ricoeur’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection On Ricoeur: Justice, Hermeneutics, Responsibility, and Personal Identity, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11196-025-10328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tâche de l'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes &amp; Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXIV (1-2), http://www.revue-texto.net/docannexe/file/4982/maryvonne_holzem_la_tache_de_l_historien_texto_2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche culturelle des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17100-3.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et réflexivité : une utilisation éthique des traces numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une praxis textuelle en éducation : réflexion sur l’apport des sciences de la culture en enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Makouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement sur le couplage énactif comme dualité sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours interprétatif sous l'angle d'une transformation d'états modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Linguísticos/Linguistics Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, p. 283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche d'information et une veille juridique interactives et socio centrées. ENT énactif & veille en droit du transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.2.17-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cognitive des processus de construction d'une requête dans un système de gestion de connaissances médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.991-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec une base de documents : environnement numérique et perception sémiotique des changements indicibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 10 (n° 2/2009), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances à l’ère du village planétaire : un point de vue global sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.082.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user's place : an example of undone computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computeur Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes UFR Sciences et Techniques - Inria, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la segmentation automatique de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorationtextométriqued’uncorpusdemotifsjuridiquesdansledroitinternationaldestransports Exploration textométrique d’un corpus de motifs juridiques dans le droit international des transports •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées internationales d’Analyse statistique des Données Textuelles(JADT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Talucci (Tor Vergata University – Rome), Jun 2018, Rome, Italie. p. 755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique d'un corpus de motifs juridiques dans le droit international des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018 : 14es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : quelle histoire ! Digital: what a story!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Document ? 20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed HASSOUN, Khaldoun ZREIK, Omar LAROUK, Guillaume BESACIER, Nov 2017, Lyon, France. p.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'environnement numérique énactif - Recherche d'informations et veille en droit du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th INFORSID 2010. 2ème Atelier ICT (Interactions, Contextes, Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni-CISMeF : étude des processus cognitifs lors de la construction d'une requête dans un système de gestion des connaissances médicales (CISMeF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme Afia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence par navigation intertextuelle : une nouvelle approche pour la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque international VSST 2007 sur la Veille Stratégique Scientifique \&amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, MARRAKECH, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document dans son agir organisationnel : le modèle de l'organisation dans l'interaction usager système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : dans la lignée de Pédauque, pourquoi le document en contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure textuelle et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Un essai de définition conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition itérative de connaissances en traitement d'images: consultation d'un collège d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'ingénierie des connaissances (IC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Grenoble, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et construction d'un consensus : apport de la socioterminologie à une plate-forme en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTI-VA: Plate-forme interactive pour l'acquisition de connaissances traiteur d'Images de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique (CIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity as Duality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 5- pp 143-178, 2024, Systems of Systems Complexity, 9781786308764. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille juridique en contexte : interactions avec une base de documents juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte. Rencontres interdisciplinaires sur les systèmes complexes et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Chemins de tr@verses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.29-42, 2015, 978-2-313-00522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un TesT d'interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Sémir Badir, Dominique Ducart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 113-128., 2014, Collection Rivages linguistiques, 9 782753 534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et parcours : un test d’interprétation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Abladi, Samir Badir, Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents, textes, œuvres : perspectives sémiotiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-128., 2014, Collection Rivages linguistiques, 9782753534926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces numériques pour une appropriation cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Saidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-13013-6. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.21699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions homme-machine : la trace en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace, Perspectives anthropologique des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.87-103, 2011, 978-2-271-07104-0. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terme au mot-clé : la cas des mathématiques et de la microbiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Cahiers de linguistique sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence dans l’environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beust, Holzem, Labiche,. Sapientia Hominis, pp.118, 2023, 9782491376055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérités citoyennes. Les sciences contre la post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Holzem. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173 p., 2019, Collection Detox, Arnaud Saint Martin, 9782365122207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessillement numérique : énaction, interprétation, connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang- Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol 37, 323p., 2017, GRAMM-R Etudes de linguistique française, Dan Van RAEMDONCK, 9 782807 603103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique : quelles places pour les utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII-XXVIII (4, 1), pp.4831, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de pratiques interprétatives de documents numérique : apports des sciences de la culture. Mémoire de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02358272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement terminologie à partir des thèses soutenues devant l’université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'Université de Rouen. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A37A074E"/>
+    <w:nsid w:val="045D9F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryvonne-holzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3176-5408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Makouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-025-10328-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17100-3.p.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Saidali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01895870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2017.1866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.17-40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5HVQFHNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Taleb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saidali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dionisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wable" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Labiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/complexite-des-systemes-de-systemes/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/les-actes-de-rochebrune-le-contexte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edutions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.21699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-croquant.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02358272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryvonne-holzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3176-5408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Makouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-025-10328-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17100-3.p.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Saidali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01895870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2017.1866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.17-40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5HVQFHNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Taleb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saidali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dionisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wable" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Labiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/complexite-des-systemes-de-systemes/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/les-actes-de-rochebrune-le-contexte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edutions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.21699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-croquant.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02358272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>