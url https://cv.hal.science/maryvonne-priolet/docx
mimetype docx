--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -1871,298 +1871,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques des étudiants mahorais. Approches contextuelles entre insularités et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Remond; Luc Massou; Philippe Bonfils; Khalid Berrada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement supérieur et numérique : mondialisation, mobilités : colloque, 28-30 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Éditions Universitaires de Lorraine, Nancy, pp.153-172, 2021, 9782814305953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'activité enseignante à Mayotte : jeux de contextes et dilemme professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sépia, pp.75-120, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants de l'école primaire à Mayotte : approche contrastive et perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sépia, pp.155-186, 2021, 979-10-334-0144-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261620v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité dans l’enseignement primaire à Mayotte : représentation des enseignants et analyse de dispositifs dans les classes</w:t>
               </w:r>
@@ -2211,191 +2211,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du « cas Gaël » à Pauline : vers l’inclusion de tous les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas del 4to Coloquio Internacional sobre Inclusión Educativa, p. 571-581. Buenos Aires, Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyses complémentaires d’un manuel scolaire de lecture en CE1 à Mayotte : à la recherche de la contextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention éducative et médiation(s) : Contextes insulaires, cultures diverses, explorations plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755861v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02378832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles traces pour comprendre la place de l'activité de conversion de représentations sémiotiques dans l'enseignement de la résolution de problèmes numériques à l'école élémentaire ?</w:t>
               </w:r>
@@ -2644,51 +2644,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3075,424 +3075,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’interdisciplinarité dans l’enseignement primaire à Mayotte : représentation des enseignants et analyse de dispositifs dans les classes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du DIdactifen : Les disciplines enseignées : des modes de penser le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des méthodes et techniques plurielles utilisées par le chercheur pour analyser l'activité enseignante des professeurs des écoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Recherche en ESPE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre la montée des inégalités : des pratiques allant vers la construction de communautés éducatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXème Congrès de l'Association Mondiale des Sciences de l'Education Face à la montée des inégalités, quel rôle pour l’éducation ? Enjeux et politiques, acteurs, pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Suceava, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique éducatif à Mayotte : penser les usages entre global et local, entre réel et imaginé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages du numérique en éducation : regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques des étudiant.e.s mahorais.e.s : approches contextuelles entre insularités et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticemed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eric Delamotte</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception y teorias para un enfoque didáctico de la inclusión escolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,142 +3576,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4to Coloquio Internacional sobre Inclusión Educativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Pedagógica Nacional de Argentina (UNIPE); Universidad Nacional de San Martín (UNSAM); Université de Reims Champagne Ardenne (URCA); Universidad Pedagógica Nacional de Colombia (UPN); Fundación Centro Internacional de Educación y Desarrollo Humano (CINDE), Oct 2017, Buenos Aires, Argentina. pp.540-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’interdisciplinarité dans l’enseignement primaire à Mayotte : représentation des enseignants et analyse de dispositifs dans les classes.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité du processus de réception du manuel scolaire de mathématiques à l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du DIdactifen : Les disciplines enseignées : des modes de penser le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">13èmes journées d'études Pierre Guibert : "Le manuel scolaire, objet d'étude et de recherche : enjeux actuels et perspectives.".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics textbooks and teaching activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3658,211 +3727,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « cas Gaël » à l’inclusion de tous les élèves dans des classes ordinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4to coloquio internacional sobre inclusion educativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos-Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Variabilité du processus de réception du manuel scolaire de mathématiques à l'école élémentaire.</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi un partenariat écoles-association peut-il favoriser chez les élèves l'acquisition de compétences sociales et civiques conduisant vers un comportement autonome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées d'études Pierre Guibert : "Le manuel scolaire, objet d'étude et de recherche : enjeux actuels et perspectives.".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès International AREF 2016. Actualité de la Recherche en Éducation et Formation : A quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et utilisation des manuels scolaires de mathématiques : quelques points de vigilance et quelques pistes de réflexion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3878,73 +3947,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence lors du Séminaire national pour l’enseignement des mathématiques à l’école primaire. ESENESR,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chasseneuil du Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuel scolaire : outil pour l’élève ? outil pour le professeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3960,195 +4029,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International AREF 2016. Actualité de la Recherche en Éducation et Formation : A quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place aujourd'hui pour le manuel scolaire de mathématiques dans l'activité enseignante du professeur des écoles (écoles élémentaires) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée. Séminaire de recherche. LDAR.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876636v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01726187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et dévolution : analyse d'un partenariat entre des écoles et une association sportive.</w:t>
               </w:r>
@@ -4210,884 +4210,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conseillers pédagogiques de circonscription et place de la recherche dans la formation continue des professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interlabos : Circulation des savoirs entre recherche et formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le manuel scolaire de mathématiques : vecteur de professionnalisation pour les enseignants de l'école primaire en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international À livre ouvert. Manuels scolaires et formation des maîtres entre passé et présent.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques spécificités du système scolaire français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martinez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interlabos : Circulation des savoirs entre recherche et formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres internationales de la recherche ISEP-CI (Instruction et Socialisation chez les Enseignants du Primaire : une Comparaison Internationale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des traces écrites en résolution de problèmes numériques à l'école élémentaire : quelles méthodologies de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AECSE : AREF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place of the conversion of semiotic representations in the didactic framework R2C2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Ankara, Turkey. pp.1556-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelques spécificités du système scolaire français.</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reference boxes&amp;quot;: Teaching and learning with reference tools in elementary mathematics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...165 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarmila Novotná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMT'13 International Symposium Elementary Maths Teaching: Tasks and Tools in Elementary Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.242-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuel de mathématiques : outil de formation-en-acte pour le professeur des écoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIè Congrès Mondial de l’AMSE-AMCE-WAER : Recherche en Education et en Formation : Enjeux et Défis aujourd’hui. Colloque : Manuel scolaire et formation d’enseignants : formation à l’outil et outil de formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces écrites des élèves en mathématiques et formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIè Congrès Mondial de l’AMSE-AMCE-WAER : Recherche en Education et en Formation : Enjeux et Défis aujourd’hui. Colloque : Recherches sur les pratiques professionnelles des enseignants : perspectives internationales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement scientifique en amont, sur un lieu ressources et en aval d'un séjour scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élève, le maître et le scientifique : science et technologie en partage. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEP, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour développer l'enseignement de la technologie dans une circonscription du premier degré ? Rôles de l'équipe de circonscription,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élève, le maître et le scientifique : science et technologie en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEP - colloque national, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes numériques au cycle 3 de l'école primaire : étude des relations entre pratiques d'enseignants et performances des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5103,73 +5034,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Besançon, France. pp.sur CDrom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00391725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et enseignement de la résolution de problèmes basé sur une mise en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5185,155 +5116,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXXIV COPIRELEM : Expérimentation et modélisation dans l'enseignement scientifique : Quelles mathématiques à l'école ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Troyes, France. pp.1-18 CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving numerical problems in the 3rd year of Primary School : teaching and learning with connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarmila Novotná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMT 07 : International Symposium Elementary Maths Teaching. Approaches to teaching mathematics at the Elementary level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Praha: Univerzita Karlova, Pedagogická fakulta, Aug 2007, Prague, Czech Republic. pp. 217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité d'enseignement de trois professeurs des écoles dans le domaine de la résolution de problèmes numériques en classe de ce2 (8-9 ans - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5349,142 +5280,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 - SIPEMAT : Pesquisa em Educação Matematica : um olhar ampliado na sala de aula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, RECIFE PE, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de formation dans la circonscription de Montluçon 2 : repérage et remédiation des difficultés d'apprentissages au cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Formation d'enseignants : quels scénarios ? quelles évaluations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Versailles, 2006, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'apprentissage au cycle 2 de l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5500,73 +5431,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Biennale Education et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Lyon, France. 6 p. online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00391206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ligne d'un scénario d'évaluation-apprentissage au cycle 2 de l'école primaire : de nouvelles compétences pour le formateur et pour le formé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5582,73 +5513,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, lyon, France. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00391171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des vecteurs d'apprentissage sur les pratiques d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5664,142 +5595,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Biennale Education et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Lyon, France. 6 p. online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00391755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la résolution de problèmes numériques et conversion de registres de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2006. L'enseignement des mathématiques face aux défis de l'école et des communautés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Mathématique Francophone, 2006, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions sur la conversion de registres dans la résolution de problèmes numériques comme analyseur des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5815,73 +5746,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation. Comprendre les pratiques enseignantes : intérêts et limites des traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Paris, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of registers at primary school: the learner's or the teacher's responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5897,73 +5828,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Conference of the European society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Bellaria, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers'use of semiotic registers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5979,73 +5910,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference european research in Mathematics Education II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Marianske Lazne, Czech Republic. pp.554-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meios escolares e questoões de gênero : gênero e competências matematicas de alunos de escola primaria na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6061,134 +5992,134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Projecto Coeducação : Do principio ao desenvolvimento de uma pratica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Ponta Delgada Açores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technoprim' ou ... un &amp;quot;moteur pour la technologie à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum académique "La réussite des élèves"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de l'académie de Clermont-Ferrand, 2001, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6335,51 +6266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01640085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bourque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Nagy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez-Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03884074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03793790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01640085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bourque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Nagy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez-Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03884074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03793790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>