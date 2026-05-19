--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1871,298 +1871,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'activité enseignante à Mayotte : jeux de contextes et dilemme professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sépia, pp.75-120, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation initiale des enseignants de l'école primaire à Mayotte : approche contrastive et perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sépia, pp.155-186, 2021, 979-10-334-0144-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques des étudiants mahorais. Approches contextuelles entre insularités et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Remond; Luc Massou; Philippe Bonfils; Khalid Berrada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement supérieur et numérique : mondialisation, mobilités : colloque, 28-30 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Éditions Universitaires de Lorraine, Nancy, pp.153-172, 2021, 9782814305953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557022v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03261620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité dans l’enseignement primaire à Mayotte : représentation des enseignants et analyse de dispositifs dans les classes</w:t>
               </w:r>
@@ -2211,191 +2211,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyses complémentaires d’un manuel scolaire de lecture en CE1 à Mayotte : à la recherche de la contextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention éducative et médiation(s) : Contextes insulaires, cultures diverses, explorations plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du « cas Gaël » à Pauline : vers l’inclusion de tous les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del 4to Coloquio Internacional sobre Inclusión Educativa, p. 571-581. Buenos Aires, Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378832v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01755861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles traces pour comprendre la place de l'activité de conversion de représentations sémiotiques dans l'enseignement de la résolution de problèmes numériques à l'école élémentaire ?</w:t>
               </w:r>
@@ -3075,1080 +3075,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complémentarité des méthodes et techniques plurielles utilisées par le chercheur pour analyser l'activité enseignante des professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Recherche en ESPE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre la montée des inégalités : des pratiques allant vers la construction de communautés éducatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXème Congrès de l'Association Mondiale des Sciences de l'Education Face à la montée des inégalités, quel rôle pour l’éducation ? Enjeux et politiques, acteurs, pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Suceava, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique éducatif à Mayotte : penser les usages entre global et local, entre réel et imaginé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages du numérique en éducation : regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques des étudiant.e.s mahorais.e.s : approches contextuelles entre insularités et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticemed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception y teorias para un enfoque didáctico de la inclusión escolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4to Coloquio Internacional sobre Inclusión Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pedagógica Nacional de Argentina (UNIPE); Universidad Nacional de San Martín (UNSAM); Université de Reims Champagne Ardenne (URCA); Universidad Pedagógica Nacional de Colombia (UPN); Fundación Centro Internacional de Educación y Desarrollo Humano (CINDE), Oct 2017, Buenos Aires, Argentina. pp.540-558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité dans l’enseignement primaire à Mayotte : représentation des enseignants et analyse de dispositifs dans les classes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du DIdactifen : Les disciplines enseignées : des modes de penser le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics textbooks and teaching activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Recherche en ESPE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lutte contre la montée des inégalités : des pratiques allant vers la construction de communautés éducatives.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « cas Gaël » à l’inclusion de tous les élèves dans des classes ordinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de l'Association Mondiale des Sciences de l'Education Face à la montée des inégalités, quel rôle pour l’éducation ? Enjeux et politiques, acteurs, pratiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Suceava, Roumanie</w:t>
+              <w:t xml:space="preserve">4to coloquio internacional sobre inclusion educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos-Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...345 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du processus de réception du manuel scolaire de mathématiques à l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées d'études Pierre Guibert : "Le manuel scolaire, objet d'étude et de recherche : enjeux actuels et perspectives.".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mathematics textbooks and teaching activity</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et utilisation des manuels scolaires de mathématiques : quelques points de vigilance et quelques pistes de réflexion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Conférence lors du Séminaire national pour l’enseignement des mathématiques à l’école primaire. ESENESR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chasseneuil du Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuel scolaire : outil pour l’élève ? outil pour le professeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International AREF 2016. Actualité de la Recherche en Éducation et Formation : A quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place aujourd'hui pour le manuel scolaire de mathématiques dans l'activité enseignante du professeur des écoles (écoles élémentaires) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence lors du Séminaire national pour l’enseignement des mathématiques à l’école primaire. ESENESR,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chasseneuil du Poitou, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée. Séminaire de recherche. LDAR.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi un partenariat écoles-association peut-il favoriser chez les élèves l'acquisition de compétences sociales et civiques conduisant vers un comportement autonome ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International AREF 2016. Actualité de la Recherche en Éducation et Formation : A quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01876636v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et dévolution : analyse d'un partenariat entre des écoles et une association sportive.</w:t>
               </w:r>
@@ -4210,428 +4210,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le manuel scolaire de mathématiques : vecteur de professionnalisation pour les enseignants de l'école primaire en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international À livre ouvert. Manuels scolaires et formation des maîtres entre passé et présent.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conseillers pédagogiques de circonscription et place de la recherche dans la formation continue des professeurs des écoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interlabos : Circulation des savoirs entre recherche et formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le manuel scolaire de mathématiques : vecteur de professionnalisation pour les enseignants de l'école primaire en France ?</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place of the conversion of semiotic representations in the didactic framework R2C2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international À livre ouvert. Manuels scolaires et formation des maîtres entre passé et présent.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">CERME 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Ankara, Turkey. pp.1556-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques spécificités du système scolaire français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martinez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres internationales de la recherche ISEP-CI (Instruction et Socialisation chez les Enseignants du Primaire : une Comparaison Internationale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des traces écrites en résolution de problèmes numériques à l'école élémentaire : quelles méthodologies de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AECSE : AREF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726161v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01726156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference boxes&amp;quot;: Teaching and learning with reference tools in elementary mathematics.</w:t>
               </w:r>
@@ -4831,194 +4831,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation et enseignement de la résolution de problèmes basé sur une mise en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXXIV COPIRELEM : Expérimentation et modélisation dans l'enseignement scientifique : Quelles mathématiques à l'école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Troyes, France. pp.1-18 CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving numerical problems in the 3rd year of Primary School : teaching and learning with connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarmila Novotná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMT 07 : International Symposium Elementary Maths Teaching. Approaches to teaching mathematics at the Elementary level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praha: Univerzita Karlova, Pedagogická fakulta, Aug 2007, Prague, Czech Republic. pp. 217-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagnement scientifique en amont, sur un lieu ressources et en aval d'un séjour scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élève, le maître et le scientifique : science et technologie en partage. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEP, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour développer l'enseignement de la technologie dans une circonscription du premier degré ? Rôles de l'équipe de circonscription,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élève, le maître et le scientifique : science et technologie en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEP - colloque national, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes numériques au cycle 3 de l'école primaire : étude des relations entre pratiques d'enseignants et performances des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5034,221 +5198,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Besançon, France. pp.sur CDrom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00391725v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02488135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité d'enseignement de trois professeurs des écoles dans le domaine de la résolution de problèmes numériques en classe de ce2 (8-9 ans - France)</w:t>
               </w:r>
@@ -6266,51 +6266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01640085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bourque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Nagy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez-Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03884074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03793790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01640085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bourque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Nagy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez-Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03884074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03793790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>