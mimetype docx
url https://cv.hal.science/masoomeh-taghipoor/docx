--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -229,51 +229,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
+                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
@@ -304,886 +304,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122302v1</w:t>
+                <w:t xml:space="preserve">hal-04997560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997560v1</w:t>
+                <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444004v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait development and genetic parameters of resilience indicators based on variability in milk consumption recorded by automated milk feeders in North American Holstein calves</w:t>
+                <w:t xml:space="preserve">Genetic parameters for calf feeding traits derived from automated milk feeding machines and number of bovine respiratory disease treatments in North American Holstein calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarrod Doucette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jarrod Doucette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (12), pp.11180-11194. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (4), pp.2175-2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695916v1</w:t>
+                <w:t xml:space="preserve">hal-04388666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for calf feeding traits derived from automated milk feeding machines and number of bovine respiratory disease treatments in North American Holstein calves</w:t>
+                <w:t xml:space="preserve">Trait development and genetic parameters of resilience indicators based on variability in milk consumption recorded by automated milk feeders in North American Holstein calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Montes</w:t>
+                <w:t xml:space="preserve">Leonardo Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pedrosa</w:t>
+                <w:t xml:space="preserve">Jacquelyn Boerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarrod Doucette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (4), pp.2175-2193. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11180-11194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388666v1</w:t>
+                <w:t xml:space="preserve">hal-04695916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
+                <w:t xml:space="preserve">PhenoBR :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kövér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 100845, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214047v1</w:t>
+                <w:t xml:space="preserve">hal-04091822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhenoBR :</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Macé</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kövér</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100845, pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04091822v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
               </w:r>
@@ -1407,64 +1407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure to quantify the feed intake response of growing pigs to perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1511,77 +1511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)), 14 (S2), pp.s303-s312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
@@ -1747,415 +1747,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of an individual weight-adjusted feeding strategy in early lactation on milk production of Holstein cows during extended lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Weisbjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (3), pp.2221-2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455904v1</w:t>
+                <w:t xml:space="preserve">hal-01356574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3), pp.201-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an individual weight-adjusted feeding strategy in early lactation on milk production of Holstein cows during extended lactation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.331-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356574v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion Modelling in the Small Intestine : Impact of Dietary Fibre</w:t>
               </w:r>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 - 1ère édition des Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Feb 2026, Rennes, France</w:t>
@@ -2714,77 +2714,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - Journées scientifiques du programme PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPR agroécologie et numérique, Jan 2025, Dijon (FR), France</w:t>
@@ -3023,151 +3023,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the longitudinal activity data to forecast perturbations in dairy cows’ milk yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Bord</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776940v1</w:t>
+                <w:t xml:space="preserve">hal-04337044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3176,284 +3193,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.80-81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skac247.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the longitudinal activity data to forecast perturbations in dairy cows’ milk yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337044v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoBR: a model to characterise variations of body reserves in meat ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,260 +3515,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332564v1</w:t>
+                <w:t xml:space="preserve">hal-02332571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332571v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining simplicity and complexity: creating user-applications from mechanistic nutritional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3970,77 +3970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of the feed intake response of growing pigs to perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,217 +4059,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
+                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595502v1</w:t>
+                <w:t xml:space="preserve">hal-02738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
+                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738268v1</w:t>
+                <w:t xml:space="preserve">hal-01595502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’adaptation : de la cellule à l’animal</w:t>
               </w:r>
@@ -4589,64 +4589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. Animal - science proceedings, 13 (4), pp.603, 2022, Proceedings of the 10th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT). </w:t>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,64 +4792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des perturbations sur la performance des porcs en croissance : de la détection automatique à la caractérisation de la réponse adaptative des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,247 +4881,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of the response of growing pigs to perturbations by using feed intake</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738469v1</w:t>
+                <w:t xml:space="preserve">hal-02738243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and characterization of the response of growing pigs to perturbations by using feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738243v1</w:t>
+                <w:t xml:space="preserve">hal-02738469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic animal model (T-GAM): building models of key biological functions by a shared systemic approach</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of the plasticity of energy stores at cellular scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of energy reserves in a generic cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic mathematical model to study the flexibility of energy reserves in adipose and muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5556,51 +5556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique de la plasticité des réserves énergétiques à l’échelle cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,51 +5651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématiques de la plasticité des réserves énergétiques à l’échelle cellulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5704,98 +5704,259 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'élevage durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.135-145, 2026, Update Sciences &amp; technologies, 978-2-7592-4255-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven steps to enhance open science practices in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5851,51 +6012,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5905,265 +6066,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques intègres de publication scientifique à l’heure de la science ouverte. Note de recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arbeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 12 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux numériques : Enjeux et perspectives pour les recherches menées à INRAE, mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6173,264 +6334,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DU TRANSPORT, DE LA DÉGRADATION ET DE L'ABSORPTION DES ALIMENTS DANS L'INTESTIN GRÊLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes dynamiques [math.DS]. Université François Rabelais - Tours, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00762216v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling resilience: why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Mathematical Modeling applied in animal science, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MASTIC - Modélisation des Agroécosystèmes Simulation-Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6498,51 +6721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D7CBA6A"/>
+    <w:nsid w:val="B0D4C012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6729,51 +6952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/masoomeh-taghipoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178456632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8097-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Graham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gloria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Boerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Doucette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedrosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000083X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulqui&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762216v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/masoomeh-taghipoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178456632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8097-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Graham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedrosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Doucette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23794" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gloria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Boerman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000083X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulqui&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762216v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>