--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -627,563 +627,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for calf feeding traits derived from automated milk feeding machines and number of bovine respiratory disease treatments in North American Holstein calves</w:t>
+                <w:t xml:space="preserve">Trait development and genetic parameters of resilience indicators based on variability in milk consumption recorded by automated milk feeders in North American Holstein calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Montes</w:t>
+                <w:t xml:space="preserve">Leonardo Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pedrosa</w:t>
+                <w:t xml:space="preserve">Jacquelyn Boerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarrod Doucette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (4), pp.2175-2193. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11180-11194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388666v1</w:t>
+                <w:t xml:space="preserve">hal-04695916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait development and genetic parameters of resilience indicators based on variability in milk consumption recorded by automated milk feeders in North American Holstein calves</w:t>
+                <w:t xml:space="preserve">Genetic parameters for calf feeding traits derived from automated milk feeding machines and number of bovine respiratory disease treatments in North American Holstein calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarrod Doucette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jarrod Doucette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (12), pp.11180-11194. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (4), pp.2175-2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695916v1</w:t>
+                <w:t xml:space="preserve">hal-04388666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhenoBR :</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Macé</w:t>
+                <w:t xml:space="preserve">M. Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">M. Pastell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kövér</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taghipoor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100845, pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100845⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091822v1</w:t>
+                <w:t xml:space="preserve">hal-04214047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">PhenoBR :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kövér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
+              <w:t xml:space="preserve">, 2023, 100845, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04214047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
               </w:r>
@@ -1407,64 +1407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure to quantify the feed intake response of growing pigs to perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1511,77 +1511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)), 14 (S2), pp.s303-s312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
@@ -1747,415 +1747,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an individual weight-adjusted feeding strategy in early lactation on milk production of Holstein cows during extended lactation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.331-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356574v1</w:t>
+                <w:t xml:space="preserve">hal-01455904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of an individual weight-adjusted feeding strategy in early lactation on milk production of Holstein cows during extended lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Weisbjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">J.O. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (3), pp.2221-2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01391135v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
+                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.201-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01455904v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion Modelling in the Small Intestine : Impact of Dietary Fibre</w:t>
               </w:r>
@@ -3023,394 +3023,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the longitudinal activity data to forecast perturbations in dairy cows’ milk yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337044v1</w:t>
+                <w:t xml:space="preserve">hal-03776940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hess</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138498v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the longitudinal activity data to forecast perturbations in dairy cows’ milk yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Bord</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.80-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac247.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776940v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoBR: a model to characterise variations of body reserves in meat ewes</w:t>
               </w:r>
@@ -3515,260 +3515,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332571v1</w:t>
+                <w:t xml:space="preserve">hal-02332564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332564v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining simplicity and complexity: creating user-applications from mechanistic nutritional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3970,77 +3970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of the feed intake response of growing pigs to perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,217 +4059,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
+                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738268v1</w:t>
+                <w:t xml:space="preserve">hal-01595502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
+                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595502v1</w:t>
+                <w:t xml:space="preserve">hal-02738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’adaptation : de la cellule à l’animal</w:t>
               </w:r>
@@ -4589,64 +4589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. Animal - science proceedings, 13 (4), pp.603, 2022, Proceedings of the 10th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT). </w:t>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,64 +4792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des perturbations sur la performance des porcs en croissance : de la détection automatique à la caractérisation de la réponse adaptative des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,247 +4881,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and characterization of the response of growing pigs to perturbations by using feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738243v1</w:t>
+                <w:t xml:space="preserve">hal-02738469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of the response of growing pigs to perturbations by using feed intake</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738469v1</w:t>
+                <w:t xml:space="preserve">hal-02738243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic animal model (T-GAM): building models of key biological functions by a shared systemic approach</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of the plasticity of energy stores at cellular scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of energy reserves in a generic cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic mathematical model to study the flexibility of energy reserves in adipose and muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5537,217 +5537,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de la plasticité des réserves énergétiques à l’échelle cellulaire</w:t>
+                <w:t xml:space="preserve">Modélisation mathématiques de la plasticité des réserves énergétiques à l’échelle cellulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2 p., 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210689v1</w:t>
+                <w:t xml:space="preserve">hal-01210828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématiques de la plasticité des réserves énergétiques à l’échelle cellulaire.</w:t>
+                <w:t xml:space="preserve">Modélisation mathématique de la plasticité des réserves énergétiques à l’échelle cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210828v1</w:t>
+                <w:t xml:space="preserve">hal-01210689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5765,51 +5765,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'élevage durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0D4C012"/>
+    <w:nsid w:val="77EB013F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6952,51 +6952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/masoomeh-taghipoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178456632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8097-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Graham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedrosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Doucette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23794" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gloria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Boerman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000083X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulqui&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762216v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/masoomeh-taghipoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178456632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8097-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Graham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gloria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Boerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Doucette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedrosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000083X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulqui&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762216v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>