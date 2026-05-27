--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -229,51 +229,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
+                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
@@ -304,86 +304,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.100095. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997560v1</w:t>
+                <w:t xml:space="preserve">hal-05122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
               </w:r>
@@ -497,51 +493,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
+                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
@@ -572,618 +568,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122302v1</w:t>
+                <w:t xml:space="preserve">hal-04997560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait development and genetic parameters of resilience indicators based on variability in milk consumption recorded by automated milk feeders in North American Holstein calves</w:t>
+                <w:t xml:space="preserve">Genetic parameters for calf feeding traits derived from automated milk feeding machines and number of bovine respiratory disease treatments in North American Holstein calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarrod Doucette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jarrod Doucette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (12), pp.11180-11194. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (4), pp.2175-2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695916v1</w:t>
+                <w:t xml:space="preserve">hal-04388666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for calf feeding traits derived from automated milk feeding machines and number of bovine respiratory disease treatments in North American Holstein calves</w:t>
+                <w:t xml:space="preserve">Trait development and genetic parameters of resilience indicators based on variability in milk consumption recorded by automated milk feeders in North American Holstein calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Montes</w:t>
+                <w:t xml:space="preserve">Leonardo Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pedrosa</w:t>
+                <w:t xml:space="preserve">Jacquelyn Boerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarrod Doucette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107 (4), pp.2175-2193. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11180-11194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388666v1</w:t>
+                <w:t xml:space="preserve">hal-04695916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
+                <w:t xml:space="preserve">PhenoBR :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kövér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 100845, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214047v1</w:t>
+                <w:t xml:space="preserve">hal-04091822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhenoBR :</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Macé</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kövér</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100845, pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04091822v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
               </w:r>
@@ -1407,64 +1407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure to quantify the feed intake response of growing pigs to perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1511,77 +1511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)), 14 (S2), pp.s303-s312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
@@ -1747,415 +1747,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
+                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.201-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455904v1</w:t>
+                <w:t xml:space="preserve">hal-01391135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an individual weight-adjusted feeding strategy in early lactation on milk production of Holstein cows during extended lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Weisbjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (3), pp.2221-2236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2015-10359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
+                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.331-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01391135v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion Modelling in the Small Intestine : Impact of Dietary Fibre</w:t>
               </w:r>
@@ -3023,151 +3023,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the longitudinal activity data to forecast perturbations in dairy cows’ milk yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Bord</w:t>
+                <w:t xml:space="preserve">M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bulk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.80-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac247.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776940v1</w:t>
+                <w:t xml:space="preserve">hal-04138498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3176,241 +3202,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hess</w:t>
+                <w:t xml:space="preserve">Analysis of the longitudinal activity data to forecast perturbations in dairy cows’ milk yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138498v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoBR: a model to characterise variations of body reserves in meat ewes</w:t>
               </w:r>
@@ -3515,260 +3515,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332564v1</w:t>
+                <w:t xml:space="preserve">hal-02332571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the feed intake response of growing pigs to diets contaminated with mycotoxins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332571v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining simplicity and complexity: creating user-applications from mechanistic nutritional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3970,77 +3970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of the feed intake response of growing pigs to perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,217 +4059,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
+                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595502v1</w:t>
+                <w:t xml:space="preserve">hal-02738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
+                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738268v1</w:t>
+                <w:t xml:space="preserve">hal-01595502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’adaptation : de la cellule à l’animal</w:t>
               </w:r>
@@ -4589,64 +4589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. Animal - science proceedings, 13 (4), pp.603, 2022, Proceedings of the 10th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT). </w:t>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,64 +4792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des perturbations sur la performance des porcs en croissance : de la détection automatique à la caractérisation de la réponse adaptative des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,247 +4881,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of the response of growing pigs to perturbations by using feed intake</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738469v1</w:t>
+                <w:t xml:space="preserve">hal-02738243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and characterization of the response of growing pigs to perturbations by using feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738243v1</w:t>
+                <w:t xml:space="preserve">hal-02738469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic animal model (T-GAM): building models of key biological functions by a shared systemic approach</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of the plasticity of energy stores at cellular scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of energy reserves in a generic cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic mathematical model to study the flexibility of energy reserves in adipose and muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5537,217 +5537,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématiques de la plasticité des réserves énergétiques à l’échelle cellulaire.</w:t>
+                <w:t xml:space="preserve">Modélisation mathématique de la plasticité des réserves énergétiques à l’échelle cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210828v1</w:t>
+                <w:t xml:space="preserve">hal-01210689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de la plasticité des réserves énergétiques à l’échelle cellulaire</w:t>
+                <w:t xml:space="preserve">Modélisation mathématiques de la plasticité des réserves énergétiques à l’échelle cellulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2 p., 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210689v1</w:t>
+                <w:t xml:space="preserve">hal-01210828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5765,51 +5765,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'élevage durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77EB013F"/>
+    <w:nsid w:val="C97EC125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6952,51 +6952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/masoomeh-taghipoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178456632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8097-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Graham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gloria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Boerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Doucette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedrosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000083X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulqui&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762216v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/masoomeh-taghipoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178456632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8097-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Graham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedrosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Doucette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23794" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gloria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Boerman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000083X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulqui&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762216v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>