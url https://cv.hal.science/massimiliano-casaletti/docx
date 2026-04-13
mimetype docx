--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -66,11920 +66,11920 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Design of a Novel Multibeam Antenna Using Scalar Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER24120904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Broadband Low-Profile Circularly Polarized Radial Line Slot Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (1), pp.140 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tap.2022.3218761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and Measurement of DBE Exceptional Points in Substrate-Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (10), pp.4341-4353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3200102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des métasurfaces aux antennes à faible épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Burghignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7-8), pp.659-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and Design of Bessel Beam Launchers: Transverse Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (8), pp.5175-5180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RWG Basis Functions for Accurate Modeling of Substrate Integrated Waveguide Slot-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field multibeam generation by tensorial metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (9), pp.6068-6075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2918490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guided Waves on Scalar and Tensorial Reactance Surfaces Modulated by Periodic Functions: A Circuital Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.68823-68836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2919495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078717001222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.2123 - 2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode-Matching Analysis of Lossy SIW Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.4126-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2605667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Shaping of a Focused Aperture in the Near Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.5262-5271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2618846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transverse circular-polarized Bessel beam generation by inward cylindrical aperture distribution,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.11103-11111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.011103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarized Beams Using Scalar Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (8), pp.3391-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2570251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Impedance of Infinite Parallel-fed Continuous Transverse Stub Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (7), pp.3291 - 3297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2427874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental validation of Bessel beam generation using an inward Hankel aperture distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.2539-2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2419261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous Transverse Stub Array for Ka-Band Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (11), pp.4792-4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2479243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Near-Field Shaping and Focusing Capability of a Radial Line Slot Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.1991 - 1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2301994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of non-diffractive Bessel beams by inward cylindrical traveling wave aperture distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (15), pp.18354 - 18364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.018354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Computation of the Coupling Between a Vertical Line Source and a Slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.6084 - 6093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2282522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power link budget for propagating Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.960-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Full-Wave Hybrid Method for the Analysis of Multilayered SIW-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.5575 - 5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2279795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.734-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIW Slotted Waveguide Array With Pillbox Transition For Mechanical Beam Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erio Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.1572-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2235057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mode matching method for the efficient analysis of metallic and dielectric posts in parallel-plate waveguides structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephano Maci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (10), pp.2979-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2012.2209449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures with Glide Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashray Ugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arias Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures With Glide Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashray Ugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arias Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Polarization from Scalar Modulated Metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejendro José Arroyo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne metasurface à polarisation circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scienceconf, Jun 2022, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166849v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157525v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473992v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277963v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into Possible Planar Heterodyne Receiver Arrays with large (n≥100) number of pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Wiedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISSTT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Pasadena (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Band Edge Condition in Substrate-Integrated Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Wiedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated Tensorial Metasurfaces for Aperture Field Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Formulation for the Electromagnetic Analysis of Metallic Objects Placed in Natural Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hettak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EUCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DEMOS : a Domain dEcomposition MOdel for Scattering in forest environments compared with mono and bistatic measurements on scaled models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSTT 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Electromagnetics in Advanced Applications (ICEAA) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892023v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference ISSTT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511459v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle direct pour la détection de cibles métalliques dans un milieu naturel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618951v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMOS : a Domain dEcomposition MOdel for Scattering in forest environments compared with mono and bistatic measurements on scaled models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modèle direct pour la détection de cibles métalliques dans un milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hettak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Electromagnetics in Advanced Applications (ICEAA) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620053v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference JNM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de conception d’antennes à métasurfaces pour la génération de distribution arbitraire de champs d’ouvertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference JNM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and design of CP Bessel beam launchers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A high performance MPI implementation of numerical modeling of electromagnetic scattering from forest environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandiaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342307v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high performance MPI implementation of numerical modeling of electromagnetic scattering from forest environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis and design of CP Bessel beam launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340505v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex aperture field generation using tensorial metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Focal Spot Manipulation at Millimeter Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D near-field shaping of a focused aperture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Potier</w:t>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, France. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342299v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D near-field shaping of a focused aperture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">3D Focal Spot Manipulation at Millimeter Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342318v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-periodic phase gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Wiedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISSTT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and design of parallel-fed continuous transverse stub (CTS) arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Formulation hybride pour l’étude de la diffraction de cibles placées en environnements naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115914v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and high-gain Ka-band multibeam continuous transverse stub antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Réseau d'antennes CTS pour applications satellitaires en bande Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115958v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'antennes CTS pour applications satellitaires en bande Ka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A compact and high-gain Ka-band multibeam continuous transverse stub antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164287v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation hybride pour l’étude de la diffraction de cibles placées en environnements naturels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling and design of parallel-fed continuous transverse stub (CTS) arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raj Mittra</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194816v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et optimisation d'antennes RLSA focalisantes en champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalar metasurface antennas with tilted beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071544v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071523v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071529v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071525v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid MoM/mode-matching method for SIW devices housing layered dielectric substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.3605 - 3608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-diffractive Hankel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Bessel Beams with Planar Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grbic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Heebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.748 - 749, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide radial à ondes de fuite pour la génération de faisceaux de Bessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grbic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.616 - 619, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folded Rotman lens multibeam antenna in siw technology at 24 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of medium-size dielectric bifocal lenses for wide-angle beam scanning antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode matching method for the analysis of substrate integrated waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erio Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">COST VISTA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772869v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multibeam Rotman lens antenna in SIW technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mode matching method for the analysis of substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephano Maci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST VISTA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772900v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesized elliptical lens with optimized extension for focal array fed lens antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode matching modeling of structure composed by arbitrarily distributed pins in parallel plate waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Gap Wave Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Chalmers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Design of a Novel Multibeam Antenna Using Scalar Metasurfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Near-field focusing by non-diffracting bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazzinghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Freni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...3917 lines deleted...]
-                <w:t xml:space="preserve">hal-00771852v1</w:t>
+              <w:t xml:space="preserve">Aperture Antennas for Millimeter and Sub-Millimeter Wave Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.243-288, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62773-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Numerical Methods for Planar Aperture Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04560556v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-02121352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11997,103 +11997,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif à métasurface d’impédance modulée et variable pour l’émission/réception d’ondes électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3030127 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12124,90 +12124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif à métasurface d'impédance modulée et variable pour l'émission/réception d'ondes électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12394,51 +12394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejendro Jos&#233; Arroyo Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arroyo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065350" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481904" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481747" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heebl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rudolph" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grbic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu La" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teniou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2918490" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2919495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2618846" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342136v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2570251" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2427874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2419261" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.018354" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711139" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771852v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2209449" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560556v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzinghi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62773-1_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02133382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Capet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2918490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2919495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2618846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2570251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2427874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2419261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.018354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2209449" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejendro Jos&#233; Arroyo Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769665" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arroyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065350" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481904" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481747" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heebl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901868" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rudolph" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grbic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu La" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzinghi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62773-1_8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02133382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Capet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>