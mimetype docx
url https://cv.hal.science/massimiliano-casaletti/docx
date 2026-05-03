--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -719,624 +719,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RWG Basis Functions for Accurate Modeling of Substrate Integrated Waveguide Slot-Based Antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948491⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469490v1</w:t>
+                <w:t xml:space="preserve">hal-02474268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">RWG Basis Functions for Accurate Modeling of Substrate Integrated Waveguide Slot-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (6), pp.933. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474268v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field multibeam generation by tensorial metasurfaces</w:t>
+                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Iliopoulos</w:t>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teniou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Potier</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pouliguen</w:t>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (9), pp.6068-6075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2918490⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309548v1</w:t>
+                <w:t xml:space="preserve">hal-02474207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided Waves on Scalar and Tensorial Reactance Surfaces Modulated by Periodic Functions: A Circuital Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.68823-68836. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2919495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field multibeam generation by tensorial metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">I. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">M. Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+                <w:t xml:space="preserve">P. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+                <w:t xml:space="preserve">P. Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
+              <w:t xml:space="preserve">, 2019, 67 (9), pp.6068-6075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2918490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474207v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
               </w:r>
@@ -1450,789 +1450,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène H. Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656810v1</w:t>
+                <w:t xml:space="preserve">hal-01581037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078717001222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (4), pp.2123 - 2128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581037v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656852v1</w:t>
+                <w:t xml:space="preserve">hal-01656810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-Matching Analysis of Lossy SIW Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse circular-polarized Bessel beam generation by inward cylindrical aperture distribution,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (12), pp.4126-4137. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.11103-11111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2605667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396290v1</w:t>
+                <w:t xml:space="preserve">hal-01342204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Shaping of a Focused Aperture in the Near Field</w:t>
               </w:r>
@@ -2244,510 +2244,510 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (12), pp.5262-5271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2016.2618846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse circular-polarized Bessel beam generation by inward cylindrical aperture distribution,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+                <w:t xml:space="preserve">Polarized Beams Using Scalar Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.011103⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (8), pp.3391-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2570251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342204v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Beams Using Scalar Metasurfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2570251⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342136v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode-Matching Analysis of Lossy SIW Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.4126-4137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2605667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360075v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Impedance of Infinite Parallel-fed Continuous Transverse Stub Arrays</w:t>
               </w:r>
@@ -2772,64 +2772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (7), pp.3291 - 3297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of Bessel beam generation using an inward Hankel aperture distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of non-diffractive Bessel beams by inward cylindrical traveling wave aperture distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,157 +3359,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of the Coupling Between a Vertical Line Source and a Slot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (12), pp.6084 - 6093. </w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.734-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2282522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925112v1</w:t>
+                <w:t xml:space="preserve">hal-00998726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power link budget for propagating Bessel beams</w:t>
               </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (11), pp.5575 - 5588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3723,157 +3723,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Computation of the Coupling Between a Vertical Line Source and a Slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.734-735. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.6084 - 6093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2282522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998726v1</w:t>
+                <w:t xml:space="preserve">hal-00925112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Slotted Waveguide Array With Pillbox Transition For Mechanical Beam Scanning</w:t>
               </w:r>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mode matching method for the efficient analysis of metallic and dielectric posts in parallel-plate waveguides structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scienceconf, Jun 2022, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4772,890 +4772,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169522v1</w:t>
+                <w:t xml:space="preserve">hal-03157525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120926v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166984v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157525v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166849v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277963v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
+                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473992v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
               </w:r>
@@ -5680,51 +5680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into Possible Planar Heterodyne Receiver Arrays with large (n≥100) number of pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Wiedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
@@ -6010,1547 +6010,1547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Defrance</w:t>
+                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugh Gibson</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511490v1</w:t>
+                <w:t xml:space="preserve">hal-01511459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle direct pour la détection de cibles métalliques dans un milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805275v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated Tensorial Metasurfaces for Aperture Field Generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+                <w:t xml:space="preserve">DEMOS : a Domain dEcomposition MOdel for Scattering in forest environments compared with mono and bistatic measurements on scaled models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Electromagnetics in Advanced Applications (ICEAA) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618916v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Formulation for the Electromagnetic Analysis of Metallic Objects Placed in Natural Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raj Mittra</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EUCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference ISSTT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618902v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMOS : a Domain dEcomposition MOdel for Scattering in forest environments compared with mono and bistatic measurements on scaled models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Electromagnetics in Advanced Applications (ICEAA) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620053v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Wiedner</w:t>
+                <w:t xml:space="preserve">Méthode de conception d’antennes à métasurfaces pour la génération de distribution arbitraire de champs d’ouvertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSTT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892023v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511459v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle direct pour la détection de cibles métalliques dans un milieu naturel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Modulated Tensorial Metasurfaces for Aperture Field Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618951v1</w:t>
+                <w:t xml:space="preserve">hal-01618916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Hybrid Formulation for the Electromagnetic Analysis of Metallic Objects Placed in Natural Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157583v1</w:t>
+                <w:t xml:space="preserve">hal-01618902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de conception d’antennes à métasurfaces pour la génération de distribution arbitraire de champs d’ouvertures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618939v1</w:t>
+                <w:t xml:space="preserve">hal-01805275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high performance MPI implementation of numerical modeling of electromagnetic scattering from forest environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Analysis and design of CP Bessel beam launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340505v1</w:t>
+                <w:t xml:space="preserve">hal-01342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and design of CP Bessel beam launchers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">A high performance MPI implementation of numerical modeling of electromagnetic scattering from forest environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandiaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342307v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex aperture field generation using tensorial metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,64 +7627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Davos, France. pp.1 - 4, </w:t>
@@ -7748,77 +7748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
@@ -7841,234 +7841,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic phase gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Defrance</w:t>
+                <w:t xml:space="preserve">Modeling and design of parallel-fed continuous transverse stub (CTS) arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSTT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t>
+              <w:t xml:space="preserve">EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150551v1</w:t>
+                <w:t xml:space="preserve">hal-01115914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation hybride pour l’étude de la diffraction de cibles placées en environnements naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hettak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Fenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8132,64 +8128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8253,64 +8249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8329,778 +8325,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and design of parallel-fed continuous transverse stub (CTS) arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et optimisation d'antennes RLSA focalisantes en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115914v1</w:t>
+                <w:t xml:space="preserve">hal-01164283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d'antennes RLSA focalisantes en champ proche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalar metasurface antennas with tilted beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164283v1</w:t>
+                <w:t xml:space="preserve">hal-01115947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar metasurface antennas with tilted beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115947v1</w:t>
+                <w:t xml:space="preserve">hal-01115202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-periodic phase gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conference ISSTT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115202v1</w:t>
+                <w:t xml:space="preserve">hal-01150551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071529v1</w:t>
+                <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071525v1</w:t>
+                <w:t xml:space="preserve">hal-01071523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9159,312 +9150,321 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071523v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
+                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071544v1</w:t>
+                <w:t xml:space="preserve">hal-01071525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid MoM/mode-matching method for SIW devices housing layered dielectric substrates</w:t>
               </w:r>
@@ -9597,51 +9597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-diffractive Hankel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9852,51 +9852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9937,552 +9937,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide radial à ondes de fuite pour la génération de faisceaux de Bessel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Grbic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.616 - 619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927060v1</w:t>
+                <w:t xml:space="preserve">hal-00924664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924664v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+                <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josip Seljan</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924651v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925163v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
+                <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
@@ -10496,114 +10496,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924641v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
+                <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
@@ -10617,443 +10617,430 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924357v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide radial à ondes de fuite pour la génération de faisceaux de Bessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grbic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926927v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folded Rotman lens multibeam antenna in siw technology at 24 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mode matching method for the analysis of substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773149v1</w:t>
+                <w:t xml:space="preserve">hal-00772869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of medium-size dielectric bifocal lenses for wide-angle beam scanning antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+                <w:t xml:space="preserve">Compact multibeam Rotman lens antenna in SIW technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773029v1</w:t>
+                <w:t xml:space="preserve">hal-00773152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erio Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11112,73 +11099,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST VISTA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11200,448 +11187,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multibeam Rotman lens antenna in SIW technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Synthesized elliptical lens with optimized extension for focal array fed lens antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773152v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode matching method for the analysis of substrate integrated waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folded Rotman lens multibeam antenna in siw technology at 24 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772869v1</w:t>
+                <w:t xml:space="preserve">hal-00773149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesized elliptical lens with optimized extension for focal array fed lens antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Design of medium-size dielectric bifocal lenses for wide-angle beam scanning antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773081v1</w:t>
+                <w:t xml:space="preserve">hal-00773029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode matching modeling of structure composed by arbitrarily distributed pins in parallel plate waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11676,98 +11676,192 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Gap Wave Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Chalmers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical and Numerical Methods for Planar Aperture Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field focusing by non-diffracting bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11776,210 +11870,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazzinghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Freni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aperture Antennas for Millimeter and Sub-Millimeter Wave Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.243-288, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62773-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121352v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11997,103 +11997,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif à métasurface d’impédance modulée et variable pour l’émission/réception d’ondes électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3030127 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12137,77 +12137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12394,51 +12394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2918490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2919495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2618846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2570251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2427874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2419261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.018354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2209449" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejendro Jos&#233; Arroyo Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769665" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arroyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065350" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481904" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481747" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heebl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901868" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rudolph" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grbic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu La" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzinghi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62773-1_8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02133382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Capet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2919495" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teniou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2918490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2618846" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2570251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2427874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2419261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.018354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2209449" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejendro Jos&#233; Arroyo Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769665" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arroyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065350" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481904" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481747" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heebl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901868" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rudolph" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grbic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu La" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773029v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560556v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzinghi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62773-1_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02133382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Capet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>