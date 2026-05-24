--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -719,624 +719,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">RWG Basis Functions for Accurate Modeling of Substrate Integrated Waveguide Slot-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474268v1</w:t>
+                <w:t xml:space="preserve">hal-02469490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RWG Basis Functions for Accurate Modeling of Substrate Integrated Waveguide Slot-Based Antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Full-Wave Indoor Measurements' Cross-Validation With the Model Demos for Foliage Penetrating Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2019.2940141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469490v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
+                <w:t xml:space="preserve">Near-field multibeam generation by tensorial metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
+                <w:t xml:space="preserve">I. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">M. Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">P. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+                <w:t xml:space="preserve">P. Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 67 (9), pp.6068-6075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2918490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474207v1</w:t>
+                <w:t xml:space="preserve">hal-02309548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Waves on Scalar and Tensorial Reactance Surfaces Modulated by Periodic Functions: A Circuital Approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2919495⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165689v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field multibeam generation by tensorial metasurfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided Waves on Scalar and Tensorial Reactance Surfaces Modulated by Periodic Functions: A Circuital Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (9), pp.6068-6075. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.68823-68836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2918490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2919495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309548v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
               </w:r>
@@ -1450,1304 +1450,1304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Hélène H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581037v1</w:t>
+                <w:t xml:space="preserve">hal-01656810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1759078717001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Comite</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551691v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.2123 - 2128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656852v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Radiating Aperture Field Distribution Using Tensorial Metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of a Complex Metallic Target Located Inside a Large Forested Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène H. Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (11), pp.5895 - 5907. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2751652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656810v1</w:t>
+                <w:t xml:space="preserve">hal-01656852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse circular-polarized Bessel beam generation by inward cylindrical aperture distribution,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode-Matching Analysis of Lossy SIW Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.11103-11111. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.4126-4137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.011103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2605667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342204v1</w:t>
+                <w:t xml:space="preserve">hal-01396290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Shaping of a Focused Aperture in the Near Field</w:t>
+                <w:t xml:space="preserve">Transverse circular-polarized Bessel beam generation by inward cylindrical aperture distribution,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2618846⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.11103-11111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396263v1</w:t>
+                <w:t xml:space="preserve">hal-01342204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Beams Using Scalar Metasurfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Shaping of a Focused Aperture in the Near Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64 (8), pp.3391-3400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2570251⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.5262-5271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2618846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342136v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized Beams Using Scalar Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (8), pp.3391-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2570251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360075v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-Matching Analysis of Lossy SIW Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (12), pp.4126-4137. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2605667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396290v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Impedance of Infinite Parallel-fed Continuous Transverse Stub Arrays</w:t>
               </w:r>
@@ -2772,64 +2772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (7), pp.3291 - 3297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of Bessel beam generation using an inward Hankel aperture distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of non-diffractive Bessel beams by inward cylindrical traveling wave aperture distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,157 +3359,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Computation of the Coupling Between a Vertical Line Source and a Slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.734-735. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.6084 - 6093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2282522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998726v1</w:t>
+                <w:t xml:space="preserve">hal-00925112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power link budget for propagating Bessel beams</w:t>
               </w:r>
@@ -3593,51 +3593,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full-Wave Hybrid Method for the Analysis of Multilayered SIW-Based Antennas</w:t>
+                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
@@ -3651,229 +3651,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (11), pp.5575 - 5588. </w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.734-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2279795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925094v1</w:t>
+                <w:t xml:space="preserve">hal-00998726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of the Coupling Between a Vertical Line Source and a Slot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Full-Wave Hybrid Method for the Analysis of Multilayered SIW-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61 (12), pp.6084 - 6093. </w:t>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.5575 - 5588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2282522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2279795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925112v1</w:t>
+                <w:t xml:space="preserve">hal-00925094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Slotted Waveguide Array With Pillbox Transition For Mechanical Beam Scanning</w:t>
               </w:r>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mode matching method for the efficient analysis of metallic and dielectric posts in parallel-plate waveguides structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scienceconf, Jun 2022, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4772,890 +4772,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157525v1</w:t>
+                <w:t xml:space="preserve">hal-02120926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166849v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277963v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473992v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120926v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
+                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166984v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169522v1</w:t>
+                <w:t xml:space="preserve">hal-02277963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
               </w:r>
@@ -5680,51 +5680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into Possible Planar Heterodyne Receiver Arrays with large (n≥100) number of pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Wiedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
@@ -6010,1266 +6010,1266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511459v1</w:t>
+                <w:t xml:space="preserve">hal-01511490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle direct pour la détection de cibles métalliques dans un milieu naturel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modulated Tensorial Metasurfaces for Aperture Field Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618951v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMOS : a Domain dEcomposition MOdel for Scattering in forest environments compared with mono and bistatic measurements on scaled models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hybrid Formulation for the Electromagnetic Analysis of Metallic Objects Placed in Natural Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hettak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Electromagnetics in Advanced Applications (ICEAA) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620053v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Delorme</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSTT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892023v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">DEMOS : a Domain dEcomposition MOdel for Scattering in forest environments compared with mono and bistatic measurements on scaled models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Electromagnetics in Advanced Applications (ICEAA) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157583v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de conception d’antennes à métasurfaces pour la génération de distribution arbitraire de champs d’ouvertures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618939v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Defrance</w:t>
+                <w:t xml:space="preserve">Modèle direct pour la détection de cibles métalliques dans un milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511490v1</w:t>
+                <w:t xml:space="preserve">hal-01618951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated Tensorial Metasurfaces for Aperture Field Generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+                <w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference ISSTT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618916v1</w:t>
+                <w:t xml:space="preserve">hal-01892023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Formulation for the Electromagnetic Analysis of Metallic Objects Placed in Natural Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EUCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618902v1</w:t>
+                <w:t xml:space="preserve">hal-03157583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de conception d’antennes à métasurfaces pour la génération de distribution arbitraire de champs d’ouvertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805275v1</w:t>
+                <w:t xml:space="preserve">hal-01618939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of CP Bessel beam launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7355,64 +7355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high performance MPI implementation of numerical modeling of electromagnetic scattering from forest environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandiaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,90 +7467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex aperture field generation using tensorial metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7582,1889 +7582,1889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D near-field shaping of a focused aperture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">3D Focal Spot Manipulation at Millimeter Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342318v1</w:t>
+                <w:t xml:space="preserve">hal-01342299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Focal Spot Manipulation at Millimeter Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">3D near-field shaping of a focused aperture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Potier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, France. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342299v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and design of parallel-fed continuous transverse stub (CTS) arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Non-periodic phase gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conference ISSTT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115914v1</w:t>
+                <w:t xml:space="preserve">hal-01150551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation hybride pour l’étude de la diffraction de cibles placées en environnements naturels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Modeling and design of parallel-fed continuous transverse stub (CTS) arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raj Mittra</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194816v1</w:t>
+                <w:t xml:space="preserve">hal-01115914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'antennes CTS pour applications satellitaires en bande Ka</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+                <w:t xml:space="preserve">Formulation hybride pour l’étude de la diffraction de cibles placées en environnements naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mittra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164287v1</w:t>
+                <w:t xml:space="preserve">hal-01194816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and high-gain Ka-band multibeam continuous transverse stub antenna</w:t>
+                <w:t xml:space="preserve">Réseau d'antennes CTS pour applications satellitaires en bande Ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115958v1</w:t>
+                <w:t xml:space="preserve">hal-01164287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d'antennes RLSA focalisantes en champ proche</w:t>
+                <w:t xml:space="preserve">A compact and high-gain Ka-band multibeam continuous transverse stub antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164283v1</w:t>
+                <w:t xml:space="preserve">hal-01115958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar metasurface antennas with tilted beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+                <w:t xml:space="preserve">Conception et optimisation d'antennes RLSA focalisantes en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115947v1</w:t>
+                <w:t xml:space="preserve">hal-01164283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalar metasurface antennas with tilted beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115202v1</w:t>
+                <w:t xml:space="preserve">hal-01115947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic phase gratings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSTT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t>
+              <w:t xml:space="preserve">EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150551v1</w:t>
+                <w:t xml:space="preserve">hal-01115202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071544v1</w:t>
+                <w:t xml:space="preserve">hal-01071523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071523v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115038v1</w:t>
+                <w:t xml:space="preserve">hal-01071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071529v1</w:t>
+                <w:t xml:space="preserve">hal-01071525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071525v1</w:t>
+                <w:t xml:space="preserve">hal-01115038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid MoM/mode-matching method for SIW devices housing layered dielectric substrates</w:t>
               </w:r>
@@ -9597,51 +9597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-diffractive Hankel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9852,51 +9852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9937,552 +9937,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">Guide radial à ondes de fuite pour la génération de faisceaux de Bessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grbic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924664v1</w:t>
+                <w:t xml:space="preserve">hal-00927060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.616 - 619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924651v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925163v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924641v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
+                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
@@ -10496,114 +10496,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924357v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
+                <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
@@ -10617,1031 +10617,1031 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926927v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide radial à ondes de fuite pour la génération de faisceaux de Bessel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Grbic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927060v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode matching method for the analysis of substrate integrated waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folded Rotman lens multibeam antenna in siw technology at 24 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772869v1</w:t>
+                <w:t xml:space="preserve">hal-00773149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multibeam Rotman lens antenna in SIW technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Design of medium-size dielectric bifocal lenses for wide-angle beam scanning antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773152v1</w:t>
+                <w:t xml:space="preserve">hal-00773029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode matching method for the analysis of substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephano Maci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST VISTA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772900v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erio Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">COST VISTA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773106v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesized elliptical lens with optimized extension for focal array fed lens antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+                <w:t xml:space="preserve">Compact multibeam Rotman lens antenna in SIW technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773081v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folded Rotman lens multibeam antenna in siw technology at 24 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+                <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773149v1</w:t>
+                <w:t xml:space="preserve">hal-00773106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of medium-size dielectric bifocal lenses for wide-angle beam scanning antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Synthesized elliptical lens with optimized extension for focal array fed lens antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773029v1</w:t>
+                <w:t xml:space="preserve">hal-00773081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode matching modeling of structure composed by arbitrarily distributed pins in parallel plate waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11997,103 +11997,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif à métasurface d’impédance modulée et variable pour l’émission/réception d’ondes électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3030127 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12137,77 +12137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12394,51 +12394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2919495" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teniou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2918490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2618846" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2570251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2427874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2419261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.018354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2209449" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejendro Jos&#233; Arroyo Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769665" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arroyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065350" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481904" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481747" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heebl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901868" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rudolph" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grbic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu La" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773029v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560556v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzinghi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62773-1_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02133382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Capet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hettak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2940141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2918490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2919495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2751652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mittra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2618846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2570251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2427874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2419261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.018354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2209449" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejendro Jos&#233; Arroyo Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769665" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arroyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065350" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481904" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fenni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481747" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194816v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heebl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901868" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rudolph" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grbic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu La" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560556v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzinghi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62773-1_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02133382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Capet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>