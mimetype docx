--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -697,559 +697,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards better understanding of the strain–stress curve of cork : a structure–mechanical properties approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.112376 (17). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158074v1</w:t>
+                <w:t xml:space="preserve">hal-04273685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better understanding of the strain–stress curve of cork : a structure–mechanical properties approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235, pp.112376 (17). </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273685v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carballido</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766398v1</w:t>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762866v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FITNESS, première plateforme européenne sur l’emballage et le conditionnement des aliments</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,51 +2322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="428936F0"/>
+    <w:nsid w:val="3A18984B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2553,51 +2553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimiliano-gerometta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4969-210X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodart P" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimiliano-gerometta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4969-210X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodart P" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>