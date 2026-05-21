--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -126,1514 +126,1514 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
+                <w:t xml:space="preserve">Influence of water and ethanol vapours on the compressive behaviour of natural cork during ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vilette F</w:t>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrion X</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanin T</w:t>
+                <w:t xml:space="preserve">François Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233, pp.121333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335336v1</w:t>
+                <w:t xml:space="preserve">hal-05157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaud S</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05335325v1</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the mechanical properties of cork in compression.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards better understanding of the strain–stress curve of cork : a structure–mechanical properties approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrion X</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.112376 (17). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335282v1</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FITNESS, première plateforme européenne sur l’emballage et le conditionnement des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Sauvegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mario Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">première plateforme européenne sur l’emballage et le conditionnement des aliments!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieffer A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriot C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvegrain P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11/12, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalization of chitosan with lignin to produce active materials by waste valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Regina da Silva Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorawit Arunatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnchadh Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (17), pp.4633-4641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9gc01372e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water and ethanol vapours on the compressive behaviour of natural cork during ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilette F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05157333v1</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better understanding of the strain–stress curve of cork : a structure–mechanical properties approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilette F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanin T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04273685v1</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New insights in the mechanical properties of cork in compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...656 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9gc01372e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372038v1</w:t>
+                <w:t xml:space="preserve">hal-05335282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1651,64 +1651,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of natural and agglomerated cork stoppers in dry and soaked states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,77 +1772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste valorization of lignin in packaging film.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1867,103 +1867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA as food packaging material: critical role of water and ethanol used in food simulant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1988,64 +1988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food packaging open courseware for higher education and staff of companies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,90 +2102,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Chemical Stability of PLA in Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo Renzo Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2322,51 +2322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A18984B"/>
+    <w:nsid w:val="64A7A0FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2553,51 +2553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimiliano-gerometta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4969-210X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodart P" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimiliano-gerometta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4969-210X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodart P" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>