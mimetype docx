--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,5441 +66,5555 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SMAD6 Variants on Neurodevelopment in Craniosynostosis</w:t>
+                <w:t xml:space="preserve">Systematic analysis of snRNA genes reveals frequent RNU2-2 variants in dominant and recessive developmental and epileptic encephalopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verlut</w:t>
+                <w:t xml:space="preserve">Elsa Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Guernouche</w:t>
+                <w:t xml:space="preserve">Amandine Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Benjamin Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+                <w:t xml:space="preserve">Miriam Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A Beuriat</w:t>
+                <w:t xml:space="preserve">Maria Athanasiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Craniofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/scs.0000000000011461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-026-02547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290669v1</w:t>
+                <w:t xml:space="preserve">hal-05379108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Safety and Effectiveness of Vosoritide in Children with Achondroplasia: French Early Access Program</w:t>
+                <w:t xml:space="preserve">DNA methylation signature and clinical delineation of PACS1-related disorder in 24 unreported individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Edouard</w:t>
+                <w:t xml:space="preserve">Camille Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+                <w:t xml:space="preserve">Sadegheh Haghshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swati Mukherjee</w:t>
+                <w:t xml:space="preserve">Jean-Luc Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne M Pimenta</w:t>
+                <w:t xml:space="preserve">Mads Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000543743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-026-02083-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290775v1</w:t>
+                <w:t xml:space="preserve">hal-05579472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
+                <w:t xml:space="preserve">Impact of SMAD6 Variants on Neurodevelopment in Craniosynostosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+                <w:t xml:space="preserve">Isabelle Verlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
+                <w:t xml:space="preserve">Sofia Guernouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Beaumont</w:t>
+                <w:t xml:space="preserve">Pierre A Beuriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Craniofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/scs.0000000000011461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246796v1</w:t>
+                <w:t xml:space="preserve">hal-05290669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations, needs and mid-term outcomes in people accessing to secondary findings from ES: 1st French mixed study (FIND Study)</w:t>
+                <w:t xml:space="preserve">Real-World Safety and Effectiveness of Vosoritide in Children with Achondroplasia: French Early Access Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Robert</w:t>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chassagne</w:t>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Pélissier</w:t>
+                <w:t xml:space="preserve">Swati Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Staraci</w:t>
+                <w:t xml:space="preserve">Jeanne M Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.1166 - 1183. </w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-024-01616-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000543743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290652v1</w:t>
+                <w:t xml:space="preserve">hal-05290775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of CNKSR2 in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder ( MRXSHG )</w:t>
+                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
+                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afif Ben-Mahmoud</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gupta</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Stühn</w:t>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980410v1</w:t>
+                <w:t xml:space="preserve">hal-05246796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
+                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of CNKSR2 in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder ( MRXSHG )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guilhem</w:t>
+                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Ruet</w:t>
+                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Edery</w:t>
+                <w:t xml:space="preserve">Afif Ben-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Acquaviva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vijay Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Stühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892293v1</w:t>
+                <w:t xml:space="preserve">hal-04980410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of &amp;lt;i&amp;gt;CNKSR2&amp;lt;/i&amp;gt; in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder (MRXSHG)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expectations, needs and mid-term outcomes in people accessing to secondary findings from ES: 1st French mixed study (FIND Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara G Stühn</w:t>
+                <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.1166 - 1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-024-01616-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290769v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Afenjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Edery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.oeae045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05290644v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and genetic characterization of a progressive &amp;lt;i&amp;gt;RBL2&amp;lt;/i&amp;gt;-associated neurodevelopmental disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alistair T Pagnamenta</w:t>
+                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of &amp;lt;i&amp;gt;CNKSR2&amp;lt;/i&amp;gt; in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder (MRXSHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Ben‐mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara G Stühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae363⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290610v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ruault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04567616v1</w:t>
+                <w:t xml:space="preserve">hal-05290644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical interest of molecular study in cases of isolated midline craniosynostosis</w:t>
+                <w:t xml:space="preserve">Clinical and genetic characterization of a progressive &amp;lt;i&amp;gt;RBL2&amp;lt;/i&amp;gt;-associated neurodevelopmental disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Di Rocco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+                <w:t xml:space="preserve">Gabriel N Aughey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aurélien Beuriat</w:t>
+                <w:t xml:space="preserve">Elisa Cali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Maroofian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha S Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair T Pagnamenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01295-y⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.1194 - 1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290624v1</w:t>
+                <w:t xml:space="preserve">hal-05290610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety, concerns and COVID-19: Cross-country perspectives from families and individuals with neurodevelopmental conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Alessandri</w:t>
+                <w:t xml:space="preserve">Valentin Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal M Alnemary</w:t>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gradels-Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7189/jogh.13.04081⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.e2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290581v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anxiety, concerns and COVID-19: Cross-country perspectives from families and individuals with neurodevelopmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nambot</w:t>
+                <w:t xml:space="preserve">Vassilis Sideropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Jo van Herwegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Meuleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal M Alnemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.04081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7189/jogh.13.04081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290738v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular consequences of PQBP1 deficiency, involved in the X-linked Renpenning syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical interest of molecular study in cases of isolated midline craniosynostosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Drouot</w:t>
+                <w:t xml:space="preserve">Federico Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Houessou</w:t>
+                <w:t xml:space="preserve">Pierre Aurélien Beuriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (2), pp.287 - 296. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (6), pp.621 - 628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02323-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290745v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
+                <w:t xml:space="preserve">Molecular consequences of PQBP1 deficiency, involved in the X-linked Renpenning syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t>
+                <w:t xml:space="preserve">Jérémie Courraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Matalonga</w:t>
+                <w:t xml:space="preserve">Camille Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Boer</w:t>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Jackson</w:t>
+                <w:t xml:space="preserve">Nathalie Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Benetti</w:t>
+                <w:t xml:space="preserve">Ursula Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.287 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02323-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290572v1</w:t>
+                <w:t xml:space="preserve">hal-05290745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward clinical and molecular dissection of frontonasal dysplasia with facial skin polyps: From Pai syndrome to differential diagnosis through a series of 27 patients</w:t>
+                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Lehalle</w:t>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange‐line Bruel</w:t>
+                <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vitobello</w:t>
+                <w:t xml:space="preserve">Manon Réda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Denommé‐pichon</w:t>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188 (7), pp.2036 - 2047. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.554 - 563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290783v1</w:t>
+                <w:t xml:space="preserve">hal-05290738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
+                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
+                <w:t xml:space="preserve">Leslie Matalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Arundel</w:t>
+                <w:t xml:space="preserve">Elke de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mcdevitt</w:t>
+                <w:t xml:space="preserve">Adam Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
+                <w:t xml:space="preserve">Elisa Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1759720x221084848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290673v1</w:t>
+                <w:t xml:space="preserve">hal-05290572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in craniovertebral junction MR changes leading to stenosis in children with achondroplasia</w:t>
+                <w:t xml:space="preserve">CDK13-related disorder: Report of a series of 18 previously unpublished individuals and description of an epigenetic signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+                <w:t xml:space="preserve">Flavien Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Mottolese</w:t>
+                <w:t xml:space="preserve">Raissa Relator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Franco</w:t>
+                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+                <w:t xml:space="preserve">Haley Mcconkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child's Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-022-05514-7⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.1096-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290750v1</w:t>
+                <w:t xml:space="preserve">hal-04587703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDK13-related disorder: Report of a series of 18 previously unpublished individuals and description of an epigenetic signature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raissa Relator</w:t>
+                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
+                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haley Mcconkey</w:t>
+                <w:t xml:space="preserve">Paul Arundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Levy</w:t>
+                <w:t xml:space="preserve">Helen Mcdevitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.12.016⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720x221084848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587703v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical delineation of SETBP1 haploinsufficiency disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward clinical and molecular dissection of frontonasal dysplasia with facial skin polyps: From Pai syndrome to differential diagnosis through a series of 27 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth O Braden</w:t>
+                <w:t xml:space="preserve">Daphné Lehalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Srivastava</w:t>
+                <w:t xml:space="preserve">Ange‐line Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin F Otness</w:t>
+                <w:t xml:space="preserve">Antonio Vitobello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Lesca</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Denommé‐pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-021-00888-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (7), pp.2036 - 2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290620v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;GGCX&amp;lt;/i&amp;gt;‐related congenital combined vitamin K‐dependent clotting factors deficiency‐1: Description of a fetus with chondrodysplasia punctata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in craniovertebral junction MR changes leading to stenosis in children with achondroplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Cunat</w:t>
+                <w:t xml:space="preserve">Sara Cabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Allias</w:t>
+                <w:t xml:space="preserve">Carmine Mottolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caillot</w:t>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Thonnon</w:t>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 188 (1), pp.314 - 318. </w:t>
+              <w:t xml:space="preserve">Child's Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.1137 - 1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00381-022-05514-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290658v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Genetic Syndrome and Chest Tumor: Is it Just A Coincidence?</w:t>
+                <w:t xml:space="preserve">Clinical delineation of SETBP1 haploinsufficiency disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Saiedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Nadieh A Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Collet</w:t>
+                <w:t xml:space="preserve">Ruth O Braden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Monin</w:t>
+                <w:t xml:space="preserve">Siddharth Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Tronc</w:t>
+                <w:t xml:space="preserve">Erin F Otness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/bjstr.2021.35.005711⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.1198 - 1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-00888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290598v1</w:t>
+                <w:t xml:space="preserve">hal-05290620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;GGCX&amp;lt;/i&amp;gt;‐related congenital combined vitamin K‐dependent clotting factors deficiency‐1: Description of a fetus with chondrodysplasia punctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+                <w:t xml:space="preserve">Alix Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Petit</w:t>
+                <w:t xml:space="preserve">Séverine Cunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Dard</w:t>
+                <w:t xml:space="preserve">Fabienne Allias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Thonnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188 (1), pp.314 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290616v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Moreau</w:t>
+                <w:t xml:space="preserve">Aurore Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huguet</w:t>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.650 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290641v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth charts in Cockayne syndrome type 1 and type 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Genetic Syndrome and Chest Tumor: Is it Just A Coincidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tuzin</w:t>
+                <w:t xml:space="preserve">Hani Saiedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter B Kang</w:t>
+                <w:t xml:space="preserve">Corinne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shehla Mohammed</w:t>
+                <w:t xml:space="preserve">Pauline Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaya Kubota</w:t>
+                <w:t xml:space="preserve">Francois Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (1), pp.104105. </w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2020.104105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26717/bjstr.2021.35.005711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290660v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
+                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quinaux</w:t>
+                <w:t xml:space="preserve">Claudia Modenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Custodi</w:t>
+                <w:t xml:space="preserve">Kuldeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Putoux</w:t>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bacchetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child's Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290777v1</w:t>
+                <w:t xml:space="preserve">hal-05290641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth charts in Cockayne syndrome type 1 and type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Alexander</w:t>
+                <w:t xml:space="preserve">Sarah Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruta Marcinkute</w:t>
+                <w:t xml:space="preserve">Nicolas Tuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorica Dan</w:t>
+                <w:t xml:space="preserve">Peter B Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
+                <w:t xml:space="preserve">Shehla Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaya Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.104105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2020.104105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290780v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal clinical phenotype of five patients with Pallister–Killian Syndrome (tetrasomy 12p): Interest of array CGH for diagnosis and review of the literature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Custodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Putoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lion‐francois</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.939⟩</w:t>
+              <w:t xml:space="preserve">Child's Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.1695 - 1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05123008v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular investigation, using chromosomal microarray and whole exome sequencing, of six patients affected by Williams Beuren syndrome and Autism Spectrum Disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Demily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Michael Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Labalme</w:t>
+                <w:t xml:space="preserve">Elizabeth Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
+                <w:t xml:space="preserve">Ruta Marcinkute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorica Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-019-1094-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04892404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two familial cases presenting with a syndromic specific learning disorder and carrying (17q;21q) unbalanced translocations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postnatal clinical phenotype of five patients with Pallister–Killian Syndrome (tetrasomy 12p): Interest of array CGH for diagnosis and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Bussy</w:t>
+                <w:t xml:space="preserve">Amerh Salem Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Krifi Papoz</w:t>
+                <w:t xml:space="preserve">Marie Noelle Bonnet Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lion‐francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ccr3.1450⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.3367 - 3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04480033v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16p13.11 microduplication in 45 new patients: refined clinical significance and genotype–phenotype correlations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular investigation, using chromosomal microarray and whole exome sequencing, of six patients affected by Williams Beuren syndrome and Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
+                <w:t xml:space="preserve">Julie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Andrieux</w:t>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Doco Fenzy</w:t>
+                <w:t xml:space="preserve">Audrey Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105389⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-019-1094-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05290566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">16p13.11 microduplication in 45 new patients: refined clinical significance and genotype–phenotype correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Saint-Onge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Laïla Allach El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Courcet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Solveig Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Doco Fenzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (5), pp.301 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560452v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular cytogenetic characterization of four unrelated patients carrying 2p14 microdeletions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
+                <w:t xml:space="preserve">Characterization of two familial cases presenting with a syndromic specific learning disorder and carrying (17q;21q) unbalanced translocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krifi Papoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.38307⟩</w:t>
+              <w:t xml:space="preserve">Clinical Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.827-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccr3.1450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04094444v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted resequencing identifies PTCH1 as a major contributor to ocular developmental anomalies and extends the SOX2 regulatory network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Causse</w:t>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Saint-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Courcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.196048.115⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.989-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282340v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives actuelles dans la microdélétion 22q11.2 : prise en charge du phénotype neurocomportemental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Clinical and molecular cytogenetic characterization of four unrelated patients carrying 2p14 microdeletions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (8), pp.2268-2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.38307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01205624v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04094444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEB2, a new candidate gene for asplenia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted resequencing identifies PTCH1 as a major contributor to ocular developmental anomalies and extends the SOX2 regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+                <w:t xml:space="preserve">Nicolas Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Cordier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erica E. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly L. Mcknight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne R. Niederriter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-9-2⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.196048.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00927620v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of snRNA genes reveals frequent RNU2-2 variants in dominant and recessive developmental and epileptic encephalopathies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives actuelles dans la microdélétion 22q11.2 : prise en charge du phénotype neurocomportemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (3), pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cogne</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05379108v1</w:t>
+                <w:t xml:space="preserve">hal-01205624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZEB2, a new candidate gene for asplenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-9-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00927620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What to Ask to the Geneticist in Craniosynostosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgical Aspects of Craniosynostosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.331-341, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-69386-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au séquençage pangénomique : ambivalence et incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Edery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies rares : l'apport des recherches en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès éditions, 2023, 9782749277707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5510,118 +5624,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole National de Diagnostic et Soins “Chondrodysplasies ponctuées: déficit de la biosynthèse du cholestérol et déficit en arylsulfatase E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5768,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verlut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guernouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Beuriat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/scs.0000000000011461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Mukherjee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Pimenta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staraci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01616-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad&#8208;reza Ghasemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Tehrani Fateh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara St&#252;hn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63963" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Acquaviva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeae045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben&#8208;mahmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara G St&#252;hn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N Aughey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T Pagnamenta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01295-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Engel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Houessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02323-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lehalle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#8208;line Bruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Savarirayan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria de Bergua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arundel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcdevitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cormier-Daire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720x221084848" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-022-05514-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Rouxel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Mcconkey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.12.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadieh A Jansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth O Braden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin F Otness" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00888-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mathonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cunat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Thonnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62503" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Saiedi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tronc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2021.35.005711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Modenato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01490-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Kang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehla Mohammed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Kubota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2020.104105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Custodi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05075-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerh Salem Alqahtani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bonnet Dupeyron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Carneiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion&#8208;francois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.939" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1094-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi Papoz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.1450" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Allach El Khattabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco Fenzy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105389" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38307" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205624v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00927620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pons" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cordier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Essid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Falco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69386-1_25" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290875v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Haye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05579472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegheh Haghshenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Alessandri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02083-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verlut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guernouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Beuriat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/scs.0000000000011461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Mukherjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Pimenta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad&#8208;reza Ghasemi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Tehrani Fateh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara St&#252;hn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63963" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staraci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01616-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Acquaviva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeae045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben&#8208;mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara G St&#252;hn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N Aughey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T Pagnamenta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae363" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01295-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Engel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Houessou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02323-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Rouxel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Mcconkey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.12.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Savarirayan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria de Bergua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arundel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcdevitt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cormier-Daire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720x221084848" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lehalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#8208;line Bruel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-022-05514-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadieh A Jansen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth O Braden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin F Otness" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00888-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mathonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cunat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Thonnon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13918" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Saiedi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2021.35.005711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Modenato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01490-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Kang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehla Mohammed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Kubota" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2020.104105" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Custodi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05075-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerh Salem Alqahtani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bonnet Dupeyron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Carneiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion&#8208;francois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.939" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1094-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Allach El Khattabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Andrieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco Fenzy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105389" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480033v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi Papoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.1450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38307" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205624v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00927620v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cordier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Falco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69386-1_25" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Haye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>