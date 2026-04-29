--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,5374 +368,11955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SMAD6 Variants on Neurodevelopment in Craniosynostosis</w:t>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verlut</w:t>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Guernouche</w:t>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+                <w:t xml:space="preserve">Carine Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A Beuriat</w:t>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Craniofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/scs.0000000000011461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290669v1</w:t>
+                <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Safety and Effectiveness of Vosoritide in Children with Achondroplasia: French Early Access Program</w:t>
+                <w:t xml:space="preserve">Impact of SMAD6 Variants on Neurodevelopment in Craniosynostosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+                <w:t xml:space="preserve">Isabelle Verlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Edouard</w:t>
+                <w:t xml:space="preserve">Sofia Guernouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swati Mukherjee</w:t>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne M Pimenta</w:t>
+                <w:t xml:space="preserve">Pierre A Beuriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Journal of Craniofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000543743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/scs.0000000000011461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290775v1</w:t>
+                <w:t xml:space="preserve">hal-05290669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
+                <w:t xml:space="preserve">Thermally-driven microfluidic swirler for flow manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+                <w:t xml:space="preserve">Filippo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
+                <w:t xml:space="preserve">Gian Luca Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.109944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246796v1</w:t>
+                <w:t xml:space="preserve">hal-05087864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of CNKSR2 in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder ( MRXSHG )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-World Safety and Effectiveness of Vosoritide in Children with Achondroplasia: French Early Access Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afif Ben-Mahmoud</w:t>
+                <w:t xml:space="preserve">Swati Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gupta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Stühn</w:t>
+                <w:t xml:space="preserve">Jeanne M Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000543743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980410v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations, needs and mid-term outcomes in people accessing to secondary findings from ES: 1st French mixed study (FIND Study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral Infigratinib Therapy in Children with Achondroplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
+                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Robert</w:t>
+                <w:t xml:space="preserve">Paul Arundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chassagne</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Pélissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Staraci</w:t>
+                <w:t xml:space="preserve">Vrinda Saraff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-024-01616-9⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392 (9), pp.865-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2411790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290652v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Husson</w:t>
+                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecoquierre</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290645v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of CNKSR2 in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder ( MRXSHG )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guilhem</w:t>
+                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Ruet</w:t>
+                <w:t xml:space="preserve">Afif Ben-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Edery</w:t>
+                <w:t xml:space="preserve">Vijay Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Acquaviva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Stühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (3), pp.oeae045. </w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04892293v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of &amp;lt;i&amp;gt;CNKSR2&amp;lt;/i&amp;gt; in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder (MRXSHG)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expectations, needs and mid-term outcomes in people accessing to secondary findings from ES: 1st French mixed study (FIND Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afif Ben‐mahmoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vijay Gupta</w:t>
+                <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara G Stühn</w:t>
+                <w:t xml:space="preserve">Françoise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.1166 - 1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-024-01616-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290769v1</w:t>
+                <w:t xml:space="preserve">hal-05290652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of &amp;lt;i&amp;gt;CNKSR2&amp;lt;/i&amp;gt; in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder (MRXSHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guilhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Ruet</w:t>
+                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Ben‐mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Edery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vijay Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara G Stühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, </w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290644v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and genetic characterization of a progressive &amp;lt;i&amp;gt;RBL2&amp;lt;/i&amp;gt;-associated neurodevelopmental disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term follow-up of severe autosomal recessive SP7-related bone disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fontanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.116953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2023.116953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awae363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05290610v1</w:t>
+                <w:t xml:space="preserve">inserm-05028756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.oeae045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04567616v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety, concerns and COVID-19: Cross-country perspectives from families and individuals with neurodevelopmental conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ciliopathy due to POC1A deficiency: clinical and metabolic features, and cellular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal M Alnemary</w:t>
+                <w:t xml:space="preserve">Kevin Perge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7189/jogh.13.04081⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (2), pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290581v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical interest of molecular study in cases of isolated midline craniosynostosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aurélien Beuriat</w:t>
+                <w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (6), pp.621 - 628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01295-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290624v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular consequences of PQBP1 deficiency, involved in the X-linked Renpenning syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02323-5⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290745v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and genetic characterization of a progressive &amp;lt;i&amp;gt;RBL2&amp;lt;/i&amp;gt;-associated neurodevelopmental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
+                <w:t xml:space="preserve">Gabriel N Aughey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Réda</w:t>
+                <w:t xml:space="preserve">Elisa Cali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nambot</w:t>
+                <w:t xml:space="preserve">Reza Maroofian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Maha S Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair T Pagnamenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.1194 - 1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290738v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Matalonga</w:t>
+                <w:t xml:space="preserve">Valentin Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Boer</w:t>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Jackson</w:t>
+                <w:t xml:space="preserve">Johanna Gradels-Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Benetti</w:t>
+                <w:t xml:space="preserve">Nathalie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.e2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290572v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDK13-related disorder: Report of a series of 18 previously unpublished individuals and description of an epigenetic signature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-Onset Osteoporosis: Molecular Analysis in Large Cohort and Focus on the PLS3 Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raissa Relator</w:t>
+                <w:t xml:space="preserve">Maxence Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
+                <w:t xml:space="preserve">Marine Desjonqueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haley Mcconkey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Levy</w:t>
+                <w:t xml:space="preserve">Guillaume Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.12.016⟩</w:t>
+              <w:t xml:space="preserve">Calcified Tissue International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115 (5), pp.591-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00223-024-01288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587703v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weill-Marchesani syndrome: natural history and genotype-phenotype correlations from 18 news cases and review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
+                <w:t xml:space="preserve">Sophie Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
+                <w:t xml:space="preserve">Klaus Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Arundel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
+                <w:t xml:space="preserve">Carine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720x221084848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290673v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward clinical and molecular dissection of frontonasal dysplasia with facial skin polyps: From Pai syndrome to differential diagnosis through a series of 27 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Clinical interest of molecular study in cases of isolated midline craniosynostosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurélien Beuriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62739⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (6), pp.621 - 628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290783v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in craniovertebral junction MR changes leading to stenosis in children with achondroplasia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Clinical interest of molecular study in cases of isolated midline craniosynostosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Aurélien Beuriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child's Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-022-05514-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, European Journal of Human Genetics, 31, p. 621-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290750v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical delineation of SETBP1 haploinsufficiency disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lesca</w:t>
+                <w:t xml:space="preserve">Anxiety, concerns and COVID-19: Cross-country perspectives from families and individuals with neurodevelopmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Sideropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo van Herwegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Meuleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal M Alnemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-021-00888-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.04081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7189/jogh.13.04081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290620v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;GGCX&amp;lt;/i&amp;gt;‐related congenital combined vitamin K‐dependent clotting factors deficiency‐1: Description of a fetus with chondrodysplasia punctata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Thonnon</w:t>
+                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62503⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.554 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290658v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Dard</w:t>
+                <w:t xml:space="preserve">Molecular consequences of PQBP1 deficiency, involved in the X-linked Renpenning syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Courraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.287 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02323-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290616v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Genetic Syndrome and Chest Tumor: Is it Just A Coincidence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Tronc</w:t>
+                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Matalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/bjstr.2021.35.005711⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290598v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Huguet</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental phenotype in 36 new patients with 8p inverted duplication–deletion: Genotype–phenotype correlation for anomalies of the corpus callosum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Keren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Portnoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290641v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03838049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth charts in Cockayne syndrome type 1 and type 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masaya Kubota</w:t>
+                <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Arundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mcdevitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2020.104105⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.1759720X2210848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X221084848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290660v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">New insights in craniovertebral junction MR changes leading to stenosis in children with achondroplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Mottolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child's Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (5), pp.1695 - 1701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 38, pp.1137 - 1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-022-05514-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290777v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
+                <w:t xml:space="preserve">Toward clinical and molecular dissection of frontonasal dysplasia with facial skin polyps: From Pai syndrome to differential diagnosis through a series of 27 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange‐line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vitobello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Denommé‐pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (7), pp.2036 - 2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290780v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal clinical phenotype of five patients with Pallister–Killian Syndrome (tetrasomy 12p): Interest of array CGH for diagnosis and review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lion‐francois</w:t>
+                <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Arundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mcdevitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.939⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720x221084848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05123008v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular investigation, using chromosomal microarray and whole exome sequencing, of six patients affected by Williams Beuren syndrome and Autism Spectrum Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
+                <w:t xml:space="preserve">CDK13-related disorder: Report of a series of 18 previously unpublished individuals and description of an epigenetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Relator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Mcconkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-019-1094-5⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.1096-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04892404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16p13.11 microduplication in 45 new patients: refined clinical significance and genotype–phenotype correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Doco Fenzy</w:t>
+                <w:t xml:space="preserve">Clinical delineation of SETBP1 haploinsufficiency disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadieh A Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth O Braden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin F Otness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105389⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.1198 - 1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-00888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290566v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two familial cases presenting with a syndromic specific learning disorder and carrying (17q;21q) unbalanced translocations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Coton</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;GGCX&amp;lt;/i&amp;gt;‐related congenital combined vitamin K‐dependent clotting factors deficiency‐1: Description of a fetus with chondrodysplasia punctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Mathonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Labalme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Krifi Papoz</w:t>
+                <w:t xml:space="preserve">Fabienne Allias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Thonnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ccr3.1450⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188 (1), pp.314 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480033v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.650-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560452v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular cytogenetic characterization of four unrelated patients carrying 2p14 microdeletions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
+                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Modenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.38307⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04094444v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted resequencing identifies PTCH1 as a major contributor to ocular developmental anomalies and extends the SOX2 regulatory network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Causse</w:t>
+                <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.196048.115⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.650 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282340v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives actuelles dans la microdélétion 22q11.2 : prise en charge du phénotype neurocomportemental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+                <w:t xml:space="preserve">KCNT1 -related epilepsies and epileptic encephalopathies: phenotypic and mutational spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Heyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (12), pp.3635-3650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205624v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04957356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEB2, a new candidate gene for asplenia.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Association of Genetic Syndrome and Chest Tumor: Is it Just A Coincidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Saiedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/bjstr.2021.35.005711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01957-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erotomania and phenotypic continuum in a family frameshift variant of AUTS2: a case report and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Houdayer-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-021-03342-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03306601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Custodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child's Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.1695-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Modenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth charts in Cockayne syndrome type 1 and type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehla Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaya Kubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.104105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2020.104105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Custodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child's Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.1695 - 1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De novo TBR1 variants cause a neurocognitive phenotype with ID and autistic traits: report of 25 new individuals and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayda Mirzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.770-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-0571-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03846561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normal intellectual skills in patients with Rhombencephalosynapsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rougeot-Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lion-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruta Marcinkute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorica Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandibular-pelvic-patellar syndrome (mpp) is a novel pitx1-related disorder due to alteration of pitx1 transactivation ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godelieve Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Frenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Human mutation, 41 (9), pp.1499-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.24070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunopathological manifestations in Kabuki syndrome: a registry study of 177 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.181-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-019-0623-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treatment Responsiveness in KCNT1-Related Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Gertler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Gunning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.848-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-019-00739-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoxidil versus placebo in the treatment of arterial wall hypertrophy in children with Williams Beuren Syndrome: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-019-1544-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular investigation, using chromosomal microarray and whole exome sequencing, of six patients affected by Williams Beuren syndrome and Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-019-1094-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postnatal clinical phenotype of five patients with Pallister–Killian Syndrome (tetrasomy 12p): Interest of array CGH for diagnosis and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amerh Salem Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Bonnet Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lion‐francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.3367 - 3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pycnodysostosis: Natural history and management guidelines from 27 French cases and a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varoona Bizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (4), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental trajectories of neuroanatomical alterations associated with the 16p11.2 Copy Number Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Cárdenas-De-La-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Rodriguez-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.116155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole genome paired-end sequencing elucidates functional and phenotypic consequences of balanced chromosomal rearrangement in patients with developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (8), pp.526-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craniosynostosis and metabolic bone disorder. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Rothenbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adamsbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.258-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2019.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the Effects of 16p11.2 Copy Number Variants on Brain Structure: A Multisite Genetic-First Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Rodríguez-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Modenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2018.02.1176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16p13.11 microduplication in 45 new patients: refined clinical significance and genotype–phenotype correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Allach El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Doco Fenzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of two familial cases presenting with a syndromic specific learning disorder and carrying (17q;21q) unbalanced translocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krifi Papoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.827-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccr3.1450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further delineation of the MECP2 duplication syndrome phenotype in 59 French male patients, with a particular focus on morphological and neurological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Nizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (6), pp.jmedgenet-2017-104956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2017-104956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murine MPDZ ‐linked hydrocephalus is caused by hyperpermeability of the choroid plexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Altunoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange‐line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Assoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201809540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autosomal recessive primary microcephaly due to ASPM mutations: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The oculoauriculofrontonasal syndrome: Further clinical characterization and additional evidence suggesting a nontraditional mode of inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Altunoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Assoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (12), pp.2740-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.40662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotype and genotype analysis of a French cohort of 119 patients with CHARGE syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Attié-Bitach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Busa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (4), pp.417 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.c.31591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Saint-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Courcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.989-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinical and molecular cytogenetic characterization of four unrelated patients carrying 2p14 microdeletions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (8), pp.2268-2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.38307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04094444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intragenic FMR1 disease-causing variants: a significant mutational mechanism leading to Fragile-X syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Casteleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.423 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autism spectrum disorder associated with 49,XYYYY: case report and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12881-017-0371-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02305085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinical and Molecular Findings in 39 Patients with KBG Syndrome Caused by Deletion or Mutation of ANKRD11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolph Pfundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Busa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (11), pp.2847-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.37878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facial emotion perception by intensity in children and adolescents with 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.297 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-015-0741-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncommon nucleotide excision repair phenotypes revealed by targeted high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Obringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-016-0408-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted resequencing identifies PTCH1 as a major contributor to ocular developmental anomalies and extends the SOX2 regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica E. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly L. Mcknight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne R. Niederriter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.196048.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refinement of genotype-phenotype correlation in 18 patients carrying a 1q24q25 deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Desir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (5), pp.1008 - 1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.36856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives actuelles dans la microdélétion 22q11.2 : prise en charge du phénotype neurocomportemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (3), pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into genotype-phenotype correlation for GLI3 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amale Ichkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Mougou-Zerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goudefroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZEB2, a new candidate gene for asplenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-9-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00927620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraitser-Winter cerebrofrontofacial syndrome: delineation of the spectrum in 42 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Verloes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolijn Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abdul-Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.292 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and clinical characterization of 25 individuals with exonic deletions of NRXN1 and comprehensive review of the literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien L Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny van Ravenswaaij-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zornitza Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162B (4), pp.388-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.b.32148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel comprehensive diagnostic strategy in Pitt-Hopkins syndrome: Clinical score and further delineation of the TCF4 mutational spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Whalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.64 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04136137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirror extreme BMI phenotypes associated with gene dosage at the chromosome 16p11.2 locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Harewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin G. Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 478 (7367), pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00619240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The appearance of the feet in Pfeiffer syndrome caused by FGFR1 P252R mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail Norbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bloch-Zupan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Dysmorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (4), pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00019605-200310000-00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What to Ask to the Geneticist in Craniosynostosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgical Aspects of Craniosynostosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.331-341, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-69386-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accéder au séquençage pangénomique : ambivalence et incertitude. Comprendre les préférences et la représentation de parents d'enfants atteints d'anomalies du développement : étude SEQUAPRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maladies rares. L'apport de la recherche dans les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, 2023, Erès essais - Société, 978-2-7492-7770-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accéder au séquençage pangénomique : ambivalence et incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Edery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies rares : l'apport des recherches en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès éditions, 2023, 9782749277707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-world safety and effectiveness of vosoritide: Results from an early access program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swati Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61st Annual Meeting of the European Society for Paediatric Endocrinology (ESPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands. pp.90-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El-Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04352532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-world experience with Vosoritide for achondroplasia: interim findings from an early access programme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swati Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Society for Paediatric Endocrinology (ESPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rome, Italy. pp.308-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REFRAMING LOCAL LAND USE PLANNING METHODS AND TOOLS IN SOUTH- WEST CAMEROON AS A FOUNDATION FOR SECURE TENURE, SUSTAINABLE AND EQUITABLE RURAL DEVELOPMENT, AND REDD+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fomete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Acworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Afana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sufo Kankeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Bonnemaijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 WORLD BANK CONFERENCE ON LAND AND POVERTY: land governance in interconnected world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, WASHINGTON, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole National de Diagnostic et Soins “Chondrodysplasies ponctuées: déficit de la biosynthèse du cholestérol et déficit en arylsulfatase E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId510"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5882,51 +12463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05579472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegheh Haghshenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Alessandri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02083-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verlut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guernouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Beuriat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/scs.0000000000011461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Mukherjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Pimenta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad&#8208;reza Ghasemi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Tehrani Fateh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara St&#252;hn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63963" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staraci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01616-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Acquaviva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeae045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben&#8208;mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara G St&#252;hn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N Aughey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T Pagnamenta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae363" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01295-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Engel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Houessou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02323-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Rouxel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Mcconkey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.12.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Savarirayan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria de Bergua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arundel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcdevitt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cormier-Daire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720x221084848" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lehalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#8208;line Bruel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-022-05514-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadieh A Jansen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth O Braden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin F Otness" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00888-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mathonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cunat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Thonnon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13918" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Saiedi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2021.35.005711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Modenato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01490-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Kang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehla Mohammed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Kubota" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2020.104105" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Custodi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05075-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerh Salem Alqahtani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bonnet Dupeyron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Carneiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion&#8208;francois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.939" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1094-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Allach El Khattabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Andrieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco Fenzy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105389" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480033v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi Papoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.1450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38307" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205624v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00927620v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cordier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Falco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69386-1_25" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Haye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05579472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegheh Haghshenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Alessandri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02083-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verlut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guernouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Beuriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/scs.0000000000011461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Azzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pulvirenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Mukherjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Pimenta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Savarirayan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria de Bergua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arundel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrinda Saraff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2411790" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad&#8208;reza Ghasemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Tehrani Fateh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gupta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara St&#252;hn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63963" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staraci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01616-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben&#8208;mahmoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara G St&#252;hn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fontanges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2023.116953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Acquaviva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeae045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gautheron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Diallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290610v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N Aughey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T Pagnamenta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mancini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desjonqueres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01288-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rondeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Goff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109288" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01295-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290745v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Engel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Houessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02323-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03838049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Vibert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Keren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portno&#239;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14096" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcdevitt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cormier-Daire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X221084848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-022-05514-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lehalle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#8208;line Bruel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62739" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720x221084848" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Rouxel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Mcconkey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.12.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadieh A Jansen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth O Braden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin F Otness" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00888-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mathonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cunat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Thonnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404308v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13918" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652913v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Modenato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01490-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bonardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heyne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fiannacca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fitzgerald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gardella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab219" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Saiedi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tronc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2021.35.005711" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Houdayer-Robert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03342-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026173v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Custodi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05075-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290660v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Kang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehla Mohammed" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Kubota" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2020.104105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03846561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayda Mirzaa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0571-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124493v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bonnetain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rougeot-Jung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Revol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.09.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405413v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godelieve Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duhamel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boussion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frenois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24070" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Smith" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Gertler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Gunning" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00739-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1544-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892404v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1094-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerh Salem Alqahtani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bonnet Dupeyron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Carneiro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion&#8208;francois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.939" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626235v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoona Bizaoui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baujat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amouroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13591" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441775v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso C&#225;rdenas-De-La-Parra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rodriguez-Herreros" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116155" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Diguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105778" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Rothenbuhler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adamsbaum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870357v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rodr&#237;guez-Herreros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Nielsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.02.1176" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Allach El Khattabi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Andrieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco Fenzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105389" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480033v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi Papoz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.1450" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064139v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Miguet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-104956" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904510v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Lehalle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Altunoglu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Assoum" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809540" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02005698v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.40662" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01691932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legendre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abadie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Busa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31591" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094444v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mathieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38307" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casteleyn" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.204" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305085v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gatellier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0371-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tessier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Pfundt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37878" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG4H4M8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396381v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saucourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0741-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295286v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Calmels" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Greff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Obringer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kempf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gasnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0408-0" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684281v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Haddad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Desir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boute" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.36856" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2F2117D590A1550B05F2F4D6E076E6CD24E974/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.005" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;murger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Ichkou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mougou-Zerelli" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Merrer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Goudefroye" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.62" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00927620v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pons" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cordier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403937v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Donato" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Jongmans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdul-Raman" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.95" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120394v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;na" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L Bruno" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Eriksson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny van Ravenswaaij-Arts" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zornitza Stark" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32148" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G513FG5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136137v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21639" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00619240v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquemont" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reymond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Zufferey" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harewood" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G. Walters" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10406" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265870v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Jones" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Norbury" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M Winter" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019605-200310000-00012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290850v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Falco" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69386-1_25" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153035v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989351v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965227v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelda Cohen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965096v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354484v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fomete" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Acworth" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Afana" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sufo Kankeu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bonnemaijer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290875v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Haye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>