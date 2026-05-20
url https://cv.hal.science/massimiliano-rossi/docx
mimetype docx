--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Athanasiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 58, pp.782-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-026-02547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,10907 +368,10773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
+                <w:t xml:space="preserve">Polycystic bone disease: A new family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Abadie</w:t>
+                <w:t xml:space="preserve">Corentin Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+                <w:t xml:space="preserve">Aicha Ltaief-Boudrigua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouarda Abdous</w:t>
+                <w:t xml:space="preserve">Déborah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Abel</w:t>
+                <w:t xml:space="preserve">Abel Sekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oanez Ackermann</w:t>
+                <w:t xml:space="preserve">Alexia Gazeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.117929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2026.117929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988732v1</w:t>
+                <w:t xml:space="preserve">hal-05622138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SMAD6 Variants on Neurodevelopment in Craniosynostosis</w:t>
+                <w:t xml:space="preserve">Thermally-driven microfluidic swirler for flow manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verlut</w:t>
+                <w:t xml:space="preserve">Filippo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Guernouche</w:t>
+                <w:t xml:space="preserve">Gian Luca Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A Beuriat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Craniofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.109944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/scs.0000000000011461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290669v1</w:t>
+                <w:t xml:space="preserve">hal-05087864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-driven microfluidic swirler for flow manipulation</w:t>
+                <w:t xml:space="preserve">Real-World Safety and Effectiveness of Vosoritide in Children with Achondroplasia: French Early Access Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Azzini</w:t>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Luca Morini</w:t>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swati Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne M Pimenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109944⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000543743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087864v1</w:t>
+                <w:t xml:space="preserve">hal-05290775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Safety and Effectiveness of Vosoritide in Children with Achondroplasia: French Early Access Program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral Infigratinib Therapy in Children with Achondroplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Edouard</w:t>
+                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swati Mukherjee</w:t>
+                <w:t xml:space="preserve">Paul Arundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne M Pimenta</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrinda Saraff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000543743⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392 (9), pp.865-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2411790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290775v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Infigratinib Therapy in Children with Achondroplasia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Arundel</w:t>
+                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Salles</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrinda Saraff</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2411790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045853v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of SMAD6 Variants on Neurodevelopment in Craniosynostosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
+                <w:t xml:space="preserve">Isabelle Verlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+                <w:t xml:space="preserve">Sofia Guernouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Beaumont</w:t>
+                <w:t xml:space="preserve">Pierre A Beuriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Craniofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/scs.0000000000011461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246796v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of CNKSR2 in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder ( MRXSHG )</w:t>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afif Ben-Mahmoud</w:t>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gupta</w:t>
+                <w:t xml:space="preserve">Carine Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Stühn</w:t>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980410v1</w:t>
+                <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations, needs and mid-term outcomes in people accessing to secondary findings from ES: 1st French mixed study (FIND Study)</w:t>
+                <w:t xml:space="preserve">Ciliopathy due to POC1A deficiency: clinical and metabolic features, and cellular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
+                <w:t xml:space="preserve">Kevin Perge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Robert</w:t>
+                <w:t xml:space="preserve">Emilie Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chassagne</w:t>
+                <w:t xml:space="preserve">Carine Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Pélissier</w:t>
+                <w:t xml:space="preserve">Jérémie Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Staraci</w:t>
+                <w:t xml:space="preserve">Safiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.1166 - 1183. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (2), pp.151-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-024-01616-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290652v1</w:t>
+                <w:t xml:space="preserve">hal-04455965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of &amp;lt;i&amp;gt;CNKSR2&amp;lt;/i&amp;gt; in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder (MRXSHG)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afif Ben‐mahmoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vijay Gupta</w:t>
+                <w:t xml:space="preserve">Thomas Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara G Stühn</w:t>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290769v1</w:t>
+                <w:t xml:space="preserve">hal-05290645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of severe autosomal recessive SP7-related bone disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fontanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 179, pp.116953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2023.116953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05028756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of &amp;lt;i&amp;gt;CNKSR2&amp;lt;/i&amp;gt; in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder (MRXSHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Ben‐mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara G Stühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04892293v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciliopathy due to POC1A deficiency: clinical and metabolic features, and cellular modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae009⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.oeae045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455965v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and genetic characterization of a progressive &amp;lt;i&amp;gt;RBL2&amp;lt;/i&amp;gt;-associated neurodevelopmental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
+                <w:t xml:space="preserve">Gabriel N Aughey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Maroofian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha S Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair T Pagnamenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.1194 - 1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290645v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin turnover in Williams–Beuren and 7q11.23 microduplication syndromes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gradels-Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abou Jamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeae045⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.e2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290644v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and genetic characterization of a progressive &amp;lt;i&amp;gt;RBL2&amp;lt;/i&amp;gt;-associated neurodevelopmental disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alistair T Pagnamenta</w:t>
+                <w:t xml:space="preserve">Weill-Marchesani syndrome: natural history and genotype-phenotype correlations from 18 news cases and review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae363⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290610v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rami Abou Jamra</w:t>
+                <w:t xml:space="preserve">Early-Onset Osteoporosis: Molecular Analysis in Large Cohort and Focus on the PLS3 Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Desjonqueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
+              <w:t xml:space="preserve">Calcified Tissue International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115 (5), pp.591-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00223-024-01288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567616v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Onset Osteoporosis: Molecular Analysis in Large Cohort and Focus on the PLS3 Gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Couture</w:t>
+                <w:t xml:space="preserve">Expectations, needs and mid-term outcomes in people accessing to secondary findings from ES: 1st French mixed study (FIND Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcified Tissue International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00223-024-01288-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.1166 - 1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-024-01616-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823379v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weill-Marchesani syndrome: natural history and genotype-phenotype correlations from 18 news cases and review of literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Le Goff</w:t>
+                <w:t xml:space="preserve">Novel Digital Anomalies, Hippocampal Atrophy, and Mutations Expand the Genotypic and Phenotypic Spectra of CNKSR2 in the Houge Type of X‐Linked Syndromic Intellectual Development Disorder ( MRXSHG )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad‐reza Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahand Tehrani Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Ben-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Stühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109288⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.63963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544905v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical interest of molecular study in cases of isolated midline craniosynostosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aurélien Beuriat</w:t>
+                <w:t xml:space="preserve">Anxiety, concerns and COVID-19: Cross-country perspectives from families and individuals with neurodevelopmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Sideropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo van Herwegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Meuleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal M Alnemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01295-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.04081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7189/jogh.13.04081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290624v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical interest of molecular study in cases of isolated midline craniosynostosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Aurélien Beuriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, European Journal of Human Genetics, 31, p. 621-628. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+              <w:t xml:space="preserve">, 2023, European Journal of Human Genetics, 31 (6), p. 621-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-023-01295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety, concerns and COVID-19: Cross-country perspectives from families and individuals with neurodevelopmental conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faisal M Alnemary</w:t>
+                <w:t xml:space="preserve">Molecular consequences of PQBP1 deficiency, involved in the X-linked Renpenning syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Courraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7189/jogh.13.04081⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.287 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02323-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290581v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Réda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104, pp.554 - 563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular consequences of PQBP1 deficiency, involved in the X-linked Renpenning syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ursula Houessou</w:t>
+                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Matalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02323-5⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290745v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Benetti</w:t>
+                <w:t xml:space="preserve">CDK13-related disorder: Report of a series of 18 previously unpublished individuals and description of an epigenetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Relator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Mcconkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.1096-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290572v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental phenotype in 36 new patients with 8p inverted duplication–deletion: Genotype–phenotype correlation for anomalies of the corpus callosum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Portnoï</w:t>
+                <w:t xml:space="preserve">Toward clinical and molecular dissection of frontonasal dysplasia with facial skin polyps: From Pai syndrome to differential diagnosis through a series of 27 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange‐line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vitobello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Denommé‐pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14096⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (7), pp.2036 - 2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03838049v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Savarirayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Arundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mcdevitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14, pp.1759720X2210848. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720X221084848⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720x221084848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233776v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in craniovertebral junction MR changes leading to stenosis in children with achondroplasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+                <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Savarirayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria de Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Arundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mcdevitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child's Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-022-05514-7⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.1759720X2210848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X221084848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290750v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward clinical and molecular dissection of frontonasal dysplasia with facial skin polyps: From Pai syndrome to differential diagnosis through a series of 27 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">New insights in craniovertebral junction MR changes leading to stenosis in children with achondroplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Mottolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62739⟩</w:t>
+              <w:t xml:space="preserve">Child's Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.1137 - 1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-022-05514-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290783v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infigratinib in children with achondroplasia: the PROPEL and PROPEL 2 studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental phenotype in 36 new patients with 8p inverted duplication–deletion: Genotype–phenotype correlation for anomalies of the corpus callosum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Keren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Portnoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720x221084848⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290673v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03838049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDK13-related disorder: Report of a series of 18 previously unpublished individuals and description of an epigenetic signature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Levy</w:t>
+                <w:t xml:space="preserve">Erotomania and phenotypic continuum in a family frameshift variant of AUTS2: a case report and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Houdayer-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.12.016⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-021-03342-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587703v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03306601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical delineation of SETBP1 haploinsufficiency disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lesca</w:t>
+                <w:t xml:space="preserve">Association of Genetic Syndrome and Chest Tumor: Is it Just A Coincidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Saiedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-021-00888-9⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/bjstr.2021.35.005711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290620v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;GGCX&amp;lt;/i&amp;gt;‐related congenital combined vitamin K‐dependent clotting factors deficiency‐1: Description of a fetus with chondrodysplasia punctata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Thonnon</w:t>
+                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62503⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01957-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290658v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Dard</w:t>
+                <w:t xml:space="preserve">KCNT1 -related epilepsies and epileptic encephalopathies: phenotypic and mutational spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Heyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (12), pp.3635-3650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404308v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04957356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Huguet</w:t>
+                <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.650 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652913v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and neuroimaging findings in 33 patients with MCAP syndrome: A survey to evaluate relevant endpoints for future clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Goldenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 99, pp.650 - 661. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.650-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cge.13918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290616v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCNT1 -related epilepsies and epileptic encephalopathies: phenotypic and mutational spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Gardella</w:t>
+                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Modenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab219⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04957356v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Genetic Syndrome and Chest Tumor: Is it Just A Coincidence?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Custodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/bjstr.2021.35.005711⟩</w:t>
+              <w:t xml:space="preserve">Child's Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.1695-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290598v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Modenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Racine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Guillaume Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-01957-4⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403349v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erotomania and phenotypic continuum in a family frameshift variant of AUTS2: a case report and review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth charts in Cockayne syndrome type 1 and type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Houdayer-Robert</w:t>
+                <w:t xml:space="preserve">Sarah Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehla Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaya Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-021-03342-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.104105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2020.104105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03306601v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Custodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Putoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bacchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child's Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (5), pp.1695-1701. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.1695 - 1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026173v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eight neuropsychiatric copy number variants on human brain structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Huguet</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;GGCX&amp;lt;/i&amp;gt;‐related congenital combined vitamin K‐dependent clotting factors deficiency‐1: Description of a fetus with chondrodysplasia punctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Mathonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Allias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Thonnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01490-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188 (1), pp.314 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.62503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290641v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth charts in Cockayne syndrome type 1 and type 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masaya Kubota</w:t>
+                <w:t xml:space="preserve">Clinical delineation of SETBP1 haploinsufficiency disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadieh A Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth O Braden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin F Otness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2020.104105⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.1198 - 1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-00888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290660v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensenbrenner syndrome: a further challenge in evaluating sagittal synostosis and a need for a multidisciplinary approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruta Marcinkute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorica Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child's Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-021-05075-1⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290777v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo TBR1 variants cause a neurocognitive phenotype with ID and autistic traits: report of 25 new individuals and review of the literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghayda Mirzaa</w:t>
+                <w:t xml:space="preserve">Mandibular-pelvic-patellar syndrome (mpp) is a novel pitx1-related disorder due to alteration of pitx1 transactivation ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godelieve Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Frenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thevenon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+                <w:t xml:space="preserve">Gaetan Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-0571-6⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Human mutation, 41 (9), pp.1499-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.24070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03846561v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal intellectual skills in patients with Rhombencephalosynapsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Revol</w:t>
+                <w:t xml:space="preserve">Immunopathological manifestations in Kabuki syndrome: a registry study of 177 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.09.007⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.181-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-019-0623-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124493v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
+                <w:t xml:space="preserve">De novo TBR1 variants cause a neurocognitive phenotype with ID and autistic traits: report of 25 new individuals and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayda Mirzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.770-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-0571-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290780v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03846561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandibular-pelvic-patellar syndrome (mpp) is a novel pitx1-related disorder due to alteration of pitx1 transactivation ability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lesca</w:t>
+                <w:t xml:space="preserve">Normal intellectual skills in patients with Rhombencephalosynapsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rougeot-Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lion-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.24070⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405413v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunopathological manifestations in Kabuki syndrome: a registry study of 177 individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+                <w:t xml:space="preserve">Pycnodysostosis: Natural history and management guidelines from 27 French cases and a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varoona Bizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-019-0623-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (4), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268419v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment Responsiveness in KCNT1-Related Epilepsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boudewijn Gunning</w:t>
+                <w:t xml:space="preserve">Developmental trajectories of neuroanatomical alterations associated with the 16p11.2 Copy Number Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Cárdenas-De-La-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Rodriguez-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13311-019-00739-y⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.116155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560731v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoxidil versus placebo in the treatment of arterial wall hypertrophy in children with Williams Beuren Syndrome: a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
+                <w:t xml:space="preserve">Postnatal clinical phenotype of five patients with Pallister–Killian Syndrome (tetrasomy 12p): Interest of array CGH for diagnosis and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amerh Salem Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Bonnet Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lion‐francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-019-1544-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.3367 - 3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04382896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular investigation, using chromosomal microarray and whole exome sequencing, of six patients affected by Williams Beuren syndrome and Autism Spectrum Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
+                <w:t xml:space="preserve">Minoxidil versus placebo in the treatment of arterial wall hypertrophy in children with Williams Beuren Syndrome: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-019-1094-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-019-1544-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04892404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal clinical phenotype of five patients with Pallister–Killian Syndrome (tetrasomy 12p): Interest of array CGH for diagnosis and review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lion‐francois</w:t>
+                <w:t xml:space="preserve">Molecular investigation, using chromosomal microarray and whole exome sequencing, of six patients affected by Williams Beuren syndrome and Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.939⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-019-1094-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123008v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pycnodysostosis: Natural history and management guidelines from 27 French cases and a literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Baron</w:t>
+                <w:t xml:space="preserve">Whole genome paired-end sequencing elucidates functional and phenotypic consequences of balanced chromosomal rearrangement in patients with developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (8), pp.526-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626235v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental trajectories of neuroanatomical alterations associated with the 16p11.2 Copy Number Variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Fonov</w:t>
+                <w:t xml:space="preserve">Craniosynostosis and metabolic bone disorder. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Rothenbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adamsbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116155⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.258-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2019.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441775v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome paired-end sequencing elucidates functional and phenotypic consequences of balanced chromosomal rearrangement in patients with developmental disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Treatment Responsiveness in KCNT1-Related Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Gertler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Gunning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105778⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.848-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-019-00739-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863519v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniosynostosis and metabolic bone disorder. A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adamsbaum</w:t>
+                <w:t xml:space="preserve">Autosomal recessive primary microcephaly due to ASPM mutations: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2019.09.008⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488489v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Effects of 16p11.2 Copy Number Variants on Brain Structure: A Multisite Genetic-First Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Modenato</w:t>
+                <w:t xml:space="preserve">Further delineation of the MECP2 duplication syndrome phenotype in 59 French male patients, with a particular focus on morphological and neurological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Nizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2018.02.1176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (6), pp.jmedgenet-2017-104956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2017-104956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870357v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16p13.11 microduplication in 45 new patients: refined clinical significance and genotype–phenotype correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Doco Fenzy</w:t>
+                <w:t xml:space="preserve">Murine MPDZ ‐linked hydrocephalus is caused by hyperpermeability of the choroid plexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Altunoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange‐line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Assoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105389⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201809540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926555v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two familial cases presenting with a syndromic specific learning disorder and carrying (17q;21q) unbalanced translocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Krifi Papoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (5), pp.827-834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ccr3.1450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further delineation of the MECP2 duplication syndrome phenotype in 59 French male patients, with a particular focus on morphological and neurological features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oculoauriculofrontonasal syndrome: Further clinical characterization and additional evidence suggesting a nontraditional mode of inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Altunoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Miguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renaud Touraine</w:t>
+                <w:t xml:space="preserve">Mirna Assoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2017-104956⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (12), pp.2740-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.40662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064139v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine MPDZ ‐linked hydrocephalus is caused by hyperpermeability of the choroid plexus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Quantifying the Effects of 16p11.2 Copy Number Variants on Brain Structure: A Multisite Genetic-First Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Rodríguez-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Modenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201809540⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2018.02.1176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904510v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosomal recessive primary microcephaly due to ASPM mutations: An update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Ernault</w:t>
+                <w:t xml:space="preserve">16p13.11 microduplication in 45 new patients: refined clinical significance and genotype–phenotype correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Allach El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Doco Fenzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393637v1</w:t>
+                <w:t xml:space="preserve">hal-01926555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oculoauriculofrontonasal syndrome: Further clinical characterization and additional evidence suggesting a nontraditional mode of inheritance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Autism spectrum disorder associated with 49,XYYYY: case report and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.40662⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12881-017-0371-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005698v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02305085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype and genotype analysis of a French cohort of 119 patients with CHARGE syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Busa</w:t>
+                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Saint-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Courcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.c.31591⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.989-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691932v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Clinical and molecular cytogenetic characterization of four unrelated patients carrying 2p14 microdeletions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (8), pp.2268-2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.38307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01560452v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04094444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular cytogenetic characterization of four unrelated patients carrying 2p14 microdeletions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
+                <w:t xml:space="preserve">Intragenic FMR1 disease-causing variants: a significant mutational mechanism leading to Fragile-X syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Casteleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.38307⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.423 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04094444v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragenic FMR1 disease-causing variants: a significant mutational mechanism leading to Fragile-X syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Casteleyn</w:t>
+                <w:t xml:space="preserve">Phenotype and genotype analysis of a French cohort of 119 patients with CHARGE syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Attié-Bitach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Busa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.204⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (4), pp.417 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.c.31591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542452v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism spectrum disorder associated with 49,XYYYY: case report and review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Nicolas</w:t>
+                <w:t xml:space="preserve">Uncommon nucleotide excision repair phenotypes revealed by targeted high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Obringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12881-017-0371-1⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-016-0408-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02305085v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Molecular Findings in 39 Patients with KBG Syndrome Caused by Deletion or Mutation of ANKRD11</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Busa</w:t>
+                <w:t xml:space="preserve">Facial emotion perception by intensity in children and adolescents with 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.37878⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.297 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-015-0741-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01469066v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial emotion perception by intensity in children and adolescents with 22q11.2 deletion syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+                <w:t xml:space="preserve">Clinical and Molecular Findings in 39 Patients with KBG Syndrome Caused by Deletion or Mutation of ANKRD11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolph Pfundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Busa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-015-0741-1⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (11), pp.2847-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.37878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396381v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon nucleotide excision repair phenotypes revealed by targeted high-throughput sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gasnier</w:t>
+                <w:t xml:space="preserve">Targeted resequencing identifies PTCH1 as a major contributor to ocular developmental anomalies and extends the SOX2 regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica E. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly L. Mcknight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne R. Niederriter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-016-0408-0⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.196048.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295286v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted resequencing identifies PTCH1 as a major contributor to ocular developmental anomalies and extends the SOX2 regulatory network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Causse</w:t>
+                <w:t xml:space="preserve">Refinement of genotype-phenotype correlation in 18 patients carrying a 1q24q25 deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Desir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.196048.115⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (5), pp.1008 - 1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.36856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282340v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of genotype-phenotype correlation in 18 patients carrying a 1q24q25 deletion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Boute</w:t>
+                <w:t xml:space="preserve">Perspectives actuelles dans la microdélétion 22q11.2 : prise en charge du phénotype neurocomportemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.36856⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (3), pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684281v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives actuelles dans la microdélétion 22q11.2 : prise en charge du phénotype neurocomportemental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+                <w:t xml:space="preserve">New insights into genotype-phenotype correlation for GLI3 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amale Ichkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Mougou-Zerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goudefroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205624v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into genotype-phenotype correlation for GLI3 mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Goudefroye</w:t>
+                <w:t xml:space="preserve">Baraitser-Winter cerebrofrontofacial syndrome: delineation of the spectrum in 42 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Verloes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolijn Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abdul-Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.92-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.62⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 23, pp.292 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064583v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZEB2, a new candidate gene for asplenia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Edery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-9-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00927620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baraitser-Winter cerebrofrontofacial syndrome: delineation of the spectrum in 42 cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Abdul-Raman</w:t>
+                <w:t xml:space="preserve">Molecular and clinical characterization of 25 individuals with exonic deletions of NRXN1 and comprehensive review of the literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien L Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny van Ravenswaaij-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zornitza Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.95⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162B (4), pp.388-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.b.32148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403937v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and clinical characterization of 25 individuals with exonic deletions of NRXN1 and comprehensive review of the literature.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zornitza Stark</w:t>
+                <w:t xml:space="preserve">Novel comprehensive diagnostic strategy in Pitt-Hopkins syndrome: Clinical score and further delineation of the TCF4 mutational spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Whalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.b.32148⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.64 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01120394v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04136137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel comprehensive diagnostic strategy in Pitt-Hopkins syndrome: Clinical score and further delineation of the TCF4 mutational spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Mirror extreme BMI phenotypes associated with gene dosage at the chromosome 16p11.2 locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Harewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin G. Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21639⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 478 (7367), pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04136137v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00619240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirror extreme BMI phenotypes associated with gene dosage at the chromosome 16p11.2 locus.</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The appearance of the feet in Pfeiffer syndrome caused by FGFR1 P252R mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel L Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail Norbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin M Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bloch-Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Dysmorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (4), pp.269-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00019605-200310000-00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11278,392 +11144,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What to Ask to the Geneticist in Craniosynostosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgical Aspects of Craniosynostosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.331-341, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-69386-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au séquençage pangénomique : ambivalence et incertitude. Comprendre les préférences et la représentation de parents d'enfants atteints d'anomalies du développement : étude SEQUAPRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies rares. L'apport de la recherche dans les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, 2023, Erès essais - Société, 978-2-7492-7770-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au séquençage pangénomique : ambivalence et incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Edery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies rares : l'apport des recherches en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès éditions, 2023, 9782749277707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11673,529 +11539,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-world safety and effectiveness of vosoritide: Results from an early access program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelda Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swati Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting of the European Society for Paediatric Endocrinology (ESPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands. pp.90-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reynaud</w:t>
+                <w:t xml:space="preserve">Real-world experience with Vosoritide for achondroplasia: interim findings from an early access programme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swati Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80-81</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Society for Paediatric Endocrinology (ESPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rome, Italy. pp.308-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04352532v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world experience with Vosoritide for achondroplasia: interim findings from an early access programme in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Swati Mukherjee</w:t>
+                <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El-Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Society for Paediatric Endocrinology (ESPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rome, Italy. pp.308-309</w:t>
+              <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965096v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04352532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFRAMING LOCAL LAND USE PLANNING METHODS AND TOOLS IN SOUTH- WEST CAMEROON AS A FOUNDATION FOR SECURE TENURE, SUSTAINABLE AND EQUITABLE RURAL DEVELOPMENT, AND REDD+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fomete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Acworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Afana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Bonnemaijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 WORLD BANK CONFERENCE ON LAND AND POVERTY: land governance in interconnected world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, WASHINGTON, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12205,118 +12071,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole National de Diagnostic et Soins “Chondrodysplasies ponctuées: déficit de la biosynthèse du cholestérol et déficit en arylsulfatase E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId510"/>
+      <w:footerReference w:type="default" r:id="rId514"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12463,51 +12329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05579472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegheh Haghshenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Alessandri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02083-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verlut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guernouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Beuriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/scs.0000000000011461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Azzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pulvirenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Mukherjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Pimenta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Savarirayan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria de Bergua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arundel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrinda Saraff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2411790" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad&#8208;reza Ghasemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Tehrani Fateh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gupta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara St&#252;hn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63963" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staraci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01616-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben&#8208;mahmoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara G St&#252;hn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fontanges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2023.116953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Acquaviva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeae045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gautheron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Diallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290610v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N Aughey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T Pagnamenta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mancini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desjonqueres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01288-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rondeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Goff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109288" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01295-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290745v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Engel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Houessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02323-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03838049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Vibert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Keren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portno&#239;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14096" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcdevitt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cormier-Daire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X221084848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-022-05514-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lehalle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#8208;line Bruel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62739" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720x221084848" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Rouxel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Mcconkey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.12.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadieh A Jansen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth O Braden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin F Otness" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00888-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mathonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cunat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Thonnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404308v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13918" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652913v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Modenato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01490-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bonardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heyne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fiannacca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fitzgerald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gardella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab219" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Saiedi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tronc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2021.35.005711" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Houdayer-Robert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03342-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026173v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Custodi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05075-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290660v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Kang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehla Mohammed" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Kubota" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2020.104105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03846561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayda Mirzaa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0571-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124493v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bonnetain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rougeot-Jung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Revol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.09.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405413v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godelieve Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duhamel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boussion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frenois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24070" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Smith" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Gertler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Gunning" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00739-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1544-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892404v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1094-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerh Salem Alqahtani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bonnet Dupeyron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Carneiro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion&#8208;francois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.939" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626235v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoona Bizaoui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baujat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amouroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13591" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441775v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso C&#225;rdenas-De-La-Parra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rodriguez-Herreros" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116155" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Diguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105778" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Rothenbuhler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adamsbaum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870357v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rodr&#237;guez-Herreros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Nielsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.02.1176" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Allach El Khattabi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Andrieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco Fenzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105389" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480033v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi Papoz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.1450" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064139v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Miguet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-104956" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904510v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Lehalle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Altunoglu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Assoum" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809540" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02005698v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.40662" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01691932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legendre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abadie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Busa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31591" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094444v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mathieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38307" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casteleyn" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.204" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305085v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gatellier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0371-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tessier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Pfundt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37878" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG4H4M8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396381v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saucourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0741-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295286v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Calmels" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Greff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Obringer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kempf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gasnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0408-0" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684281v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Haddad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Desir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boute" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.36856" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2F2117D590A1550B05F2F4D6E076E6CD24E974/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.005" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;murger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Ichkou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mougou-Zerelli" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Merrer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Goudefroye" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.62" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00927620v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pons" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cordier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403937v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Donato" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Jongmans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdul-Raman" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.95" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120394v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;na" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L Bruno" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Eriksson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny van Ravenswaaij-Arts" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zornitza Stark" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32148" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G513FG5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136137v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21639" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00619240v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquemont" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reymond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Zufferey" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harewood" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G. Walters" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10406" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265870v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Jones" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Norbury" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M Winter" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019605-200310000-00012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290850v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Falco" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69386-1_25" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153035v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989351v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965227v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelda Cohen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965096v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354484v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fomete" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Acworth" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Afana" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sufo Kankeu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bonnemaijer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290875v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Haye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05579472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegheh Haghshenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Alessandri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02083-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Verdun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ltaief-Boudrigua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gensburger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Sekri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2026.117929" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Azzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pulvirenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Mukherjee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Pimenta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543743" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Savarirayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria de Bergua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arundel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Salles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrinda Saraff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2411790" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verlut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guernouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Beuriat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/scs.0000000000011461" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gautheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fontanges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2023.116953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad&#8208;reza Ghasemi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Tehrani Fateh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben&#8208;mahmoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gupta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara G St&#252;hn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63963" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Acquaviva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeae045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N Aughey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T Pagnamenta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae363" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rondeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Goff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109288" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mancini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desjonqueres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01288-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staraci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01616-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara St&#252;hn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aur&#233;lien Beuriat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01295-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Engel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Houessou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02323-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Rouxel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Mcconkey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.12.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lehalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#8208;line Bruel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62739" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcdevitt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cormier-Daire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720x221084848" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X221084848" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-022-05514-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03838049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Vibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Keren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Portno&#239;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14096" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Houdayer-Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03342-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Saiedi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tronc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2021.35.005711" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bonardi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heyne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fiannacca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fitzgerald" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gardella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab219" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13918" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Modenato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01490-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026173v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Custodi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05075-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290641v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290660v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Kang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehla Mohammed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Kubota" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2020.104105" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290658v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mathonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cunat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Thonnon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.62503" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadieh A Jansen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth O Braden" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin F Otness" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00888-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godelieve Morel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duhamel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boussion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frenois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24070" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03846561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayda Mirzaa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0571-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bonnetain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rougeot-Jung" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Revol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.09.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoona Bizaoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baujat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amouroux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13591" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441775v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso C&#225;rdenas-De-La-Parra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rodriguez-Herreros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116155" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerh Salem Alqahtani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bonnet Dupeyron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Carneiro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion&#8208;francois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.939" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1544-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892404v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1094-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863519v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Diguet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105778" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Rothenbuhler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adamsbaum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560731v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Smith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Gertler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Gunning" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00739-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064139v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Miguet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-104956" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904510v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Lehalle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Altunoglu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Assoum" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809540" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480033v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi Papoz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.1450" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02005698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.40662" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870357v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rodr&#237;guez-Herreros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Nielsen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.02.1176" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926555v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Allach El Khattabi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Andrieux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco Fenzy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105389" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gatellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0371-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094444v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mathieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38307" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542452v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poquet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casteleyn" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.204" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01691932v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legendre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abadie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Busa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31591" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295286v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Calmels" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Greff" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Obringer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kempf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gasnier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0408-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396381v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saucourt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0741-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469066v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tessier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Pfundt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37878" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG4H4M8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Haddad" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Desir" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boute" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.36856" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2F2117D590A1550B05F2F4D6E076E6CD24E974/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205624v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edery" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.005" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064583v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;murger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Ichkou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mougou-Zerelli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Merrer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Goudefroye" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.62" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403937v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Donato" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Jongmans" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdul-Raman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.95" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00927620v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pons" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cordier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120394v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;na" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L Bruno" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Eriksson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny van Ravenswaaij-Arts" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zornitza Stark" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32148" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G513FG5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136137v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21639" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00619240v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquemont" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reymond" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Zufferey" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harewood" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G. Walters" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10406" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265870v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Jones" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Norbury" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M Winter" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019605-200310000-00012" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Falco" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69386-1_25" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153035v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989351v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965227v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelda Cohen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965096v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354484v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fomete" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Acworth" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Afana" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sufo Kankeu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bonnemaijer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290875v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Haye" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>