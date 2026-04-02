--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -2331,259 +2331,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La biblioteca dell’Ingegnere: note in margine alla presenza di testi scientifici nel Fondo Gadda della della Biblioteca del Burcardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Zanardo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testi scientifici nelle biblioteche d'autore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padova University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-187, 2022, (Collana di italianistica), 978-88-6938-290-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Fare ritrovare all’uomo le fonti della vita morale’’. Etica, vita e letteratura in Vita d’un uomo di Giuseppe Ungaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Baioni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cantami qualcosa pari alla vita". Letteratura, bioetica e diritto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.53-65, 2022, (Fuori Collana), 978-88-361-3306-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il modernismo barocco del Sentimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Baroni; Alfredo Luzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sono un poeta, un grido unanime" : per Giuseppe Ungaretti, a 50 anni dalla morte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 206, Accademia Petrarca di Lettere, Arti e Scienze; Franco Cesati Editore, pp.39-56, 2022, (Quaderni della Rassegna), 978-88-7667-960-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030341v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-05030339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3296,51 +3296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CC320F4"/>
+    <w:nsid w:val="4E27CC36"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3444,51 +3444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="89A69DD7"/>
+    <w:nsid w:val="FE957DC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3592,51 +3592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F7DB9A2"/>
+    <w:nsid w:val="AAF13F56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="518DF3ED"/>
+    <w:nsid w:val="AD8E3158"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="214F8ECB"/>
+    <w:nsid w:val="8FC3EE77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="10325C0A"/>
+    <w:nsid w:val="098D2FB8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4FC4E6BE"/>
+    <w:nsid w:val="BFEE1F9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7410EE49"/>
+    <w:nsid w:val="6213A333"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FBF94BB9"/>
+    <w:nsid w:val="CF291AF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4628,51 +4628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DF4EA89F"/>
+    <w:nsid w:val="0EECF5C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D8431D05"/>
+    <w:nsid w:val="9345A87F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="24"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AF417312"/>
+    <w:nsid w:val="15730964"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A5CA4340"/>
+    <w:nsid w:val="976BB5EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="76928AF3"/>
+    <w:nsid w:val="A07FBF4B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="41C67717"/>
+    <w:nsid w:val="A3C92AF6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="36"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0A4B20BE"/>
+    <w:nsid w:val="19BC8DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C8A9B9F5"/>
+    <w:nsid w:val="702D28FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="251ECC1A"/>
+    <w:nsid w:val="55DD947D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="43"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2A9ACABF"/>
+    <w:nsid w:val="74F7A702"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="44"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B0281606"/>
+    <w:nsid w:val="20A65943"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="48"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="54B5520A"/>
+    <w:nsid w:val="F74CA4CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="53"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6547,51 +6547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lucarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02476308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lurgo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/mystique-histoire-et-litterature.html/#product_tabs_estratto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01237711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneteau Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visone Tommaso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/system/files/download-count/attachments/2023-09/9788869382901.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11281-5.P.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02534103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/mnemosyne.v0i5.13543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Violante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lucarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02476308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lurgo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/mystique-histoire-et-litterature.html/#product_tabs_estratto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01237711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneteau Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visone Tommaso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/system/files/download-count/attachments/2023-09/9788869382901.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11281-5.P.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02534103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/mnemosyne.v0i5.13543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Violante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>