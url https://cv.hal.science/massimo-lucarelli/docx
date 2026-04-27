--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -2331,259 +2331,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il modernismo barocco del Sentimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Baroni; Alfredo Luzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Sono un poeta, un grido unanime" : per Giuseppe Ungaretti, a 50 anni dalla morte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 206, Accademia Petrarca di Lettere, Arti e Scienze; Franco Cesati Editore, pp.39-56, 2022, (Quaderni della Rassegna), 978-88-7667-960-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La biblioteca dell’Ingegnere: note in margine alla presenza di testi scientifici nel Fondo Gadda della della Biblioteca del Burcardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monica Zanardo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testi scientifici nelle biblioteche d'autore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padova University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-187, 2022, (Collana di italianistica), 978-88-6938-290-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Fare ritrovare all’uomo le fonti della vita morale’’. Etica, vita e letteratura in Vita d’un uomo di Giuseppe Ungaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Baioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Cantami qualcosa pari alla vita". Letteratura, bioetica e diritto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell'Orso, pp.53-65, 2022, (Fuori Collana), 978-88-361-3306-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030340v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05030341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2595,252 +2595,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ungaretti cent ans après le Porto Sepolto. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15956-8.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E del mio vaneggiar […] è ’l frutto […] ’l pentersi: il pentimento nei Rerum vulgarium fragmenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le Lyrisme Pétrarquien a cura di Laurent Baggioni, 44, pp.47-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance de la poésie - Ungaretti et la revue &amp;quot;Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, « Il viaggio che proseguo » : Ungaretti cent ans après le "Porto Sepolto", 2 (2), pp.85-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15956-8.p.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024753v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05024751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interazioni tra penitenza dell’agens e palinodia dell’auctor. Note sul pentimento nella &amp;quot;Commedia</w:t>
               </w:r>
@@ -3296,51 +3296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E27CC36"/>
+    <w:nsid w:val="190F9E29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3444,51 +3444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FE957DC7"/>
+    <w:nsid w:val="AD45D5C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3592,51 +3592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AAF13F56"/>
+    <w:nsid w:val="81285DC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD8E3158"/>
+    <w:nsid w:val="7E1CDDAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8FC3EE77"/>
+    <w:nsid w:val="F84AD9B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="098D2FB8"/>
+    <w:nsid w:val="C2147290"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BFEE1F9B"/>
+    <w:nsid w:val="B02830DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6213A333"/>
+    <w:nsid w:val="F9A78F71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CF291AF2"/>
+    <w:nsid w:val="06527B78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4628,51 +4628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0EECF5C1"/>
+    <w:nsid w:val="3C62C195"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9345A87F"/>
+    <w:nsid w:val="35256A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="24"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="15730964"/>
+    <w:nsid w:val="9F26E75C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="976BB5EE"/>
+    <w:nsid w:val="04A92700"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A07FBF4B"/>
+    <w:nsid w:val="51B78F41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A3C92AF6"/>
+    <w:nsid w:val="20ABAD61"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="36"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="19BC8DAA"/>
+    <w:nsid w:val="A8FBEE21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="702D28FA"/>
+    <w:nsid w:val="39C73EB8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="55DD947D"/>
+    <w:nsid w:val="C9C56040"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="43"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="74F7A702"/>
+    <w:nsid w:val="2CA95AC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="44"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="20A65943"/>
+    <w:nsid w:val="C2A585B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="48"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F74CA4CF"/>
+    <w:nsid w:val="B2B49268"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="53"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6547,51 +6547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lucarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02476308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lurgo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/mystique-histoire-et-litterature.html/#product_tabs_estratto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01237711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneteau Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visone Tommaso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/system/files/download-count/attachments/2023-09/9788869382901.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11281-5.P.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02534103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/mnemosyne.v0i5.13543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Violante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lucarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02476308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lurgo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/mystique-histoire-et-litterature.html/#product_tabs_estratto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01237711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneteau Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visone Tommaso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/system/files/download-count/attachments/2023-09/9788869382901.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11281-5.P.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02534103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/mnemosyne.v0i5.13543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Violante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>