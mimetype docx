--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -2331,259 +2331,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La biblioteca dell’Ingegnere: note in margine alla presenza di testi scientifici nel Fondo Gadda della della Biblioteca del Burcardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Zanardo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testi scientifici nelle biblioteche d'autore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padova University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-187, 2022, (Collana di italianistica), 978-88-6938-290-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Fare ritrovare all’uomo le fonti della vita morale’’. Etica, vita e letteratura in Vita d’un uomo di Giuseppe Ungaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Baioni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cantami qualcosa pari alla vita". Letteratura, bioetica e diritto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.53-65, 2022, (Fuori Collana), 978-88-361-3306-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il modernismo barocco del Sentimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Baroni; Alfredo Luzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sono un poeta, un grido unanime" : per Giuseppe Ungaretti, a 50 anni dalla morte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 206, Accademia Petrarca di Lettere, Arti e Scienze; Franco Cesati Editore, pp.39-56, 2022, (Quaderni della Rassegna), 978-88-7667-960-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030341v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-05030340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2595,252 +2595,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E del mio vaneggiar […] è ’l frutto […] ’l pentersi: il pentimento nei Rerum vulgarium fragmenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Lyrisme Pétrarquien a cura di Laurent Baggioni, 44, pp.47-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance de la poésie - Ungaretti et la revue &amp;quot;Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, « Il viaggio che proseguo » : Ungaretti cent ans après le "Porto Sepolto", 2 (2), pp.85-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15956-8.p.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ungaretti cent ans après le Porto Sepolto. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (2), pp.11-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15956-8.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024751v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-05024753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interazioni tra penitenza dell’agens e palinodia dell’auctor. Note sul pentimento nella &amp;quot;Commedia</w:t>
               </w:r>
@@ -3296,51 +3296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="190F9E29"/>
+    <w:nsid w:val="5096BC58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3444,51 +3444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD45D5C7"/>
+    <w:nsid w:val="1C8476A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3592,51 +3592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="81285DC3"/>
+    <w:nsid w:val="68F2BD39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E1CDDAC"/>
+    <w:nsid w:val="C22E3B0C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F84AD9B6"/>
+    <w:nsid w:val="8AE6A3BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C2147290"/>
+    <w:nsid w:val="8A75A897"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B02830DD"/>
+    <w:nsid w:val="F331AFB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F9A78F71"/>
+    <w:nsid w:val="9D101504"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="06527B78"/>
+    <w:nsid w:val="1AEEC513"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4628,51 +4628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3C62C195"/>
+    <w:nsid w:val="1FF3F6D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="35256A93"/>
+    <w:nsid w:val="D46D3EB0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="24"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9F26E75C"/>
+    <w:nsid w:val="1B58B805"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="04A92700"/>
+    <w:nsid w:val="51D80B46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="51B78F41"/>
+    <w:nsid w:val="1FC0EF79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="20ABAD61"/>
+    <w:nsid w:val="1593F3EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="36"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A8FBEE21"/>
+    <w:nsid w:val="1EEFFC7B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="39C73EB8"/>
+    <w:nsid w:val="EEEE6288"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C9C56040"/>
+    <w:nsid w:val="16BFB72F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="43"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2CA95AC5"/>
+    <w:nsid w:val="3C63771F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="44"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C2A585B0"/>
+    <w:nsid w:val="10794DE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="48"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B2B49268"/>
+    <w:nsid w:val="09D596C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="53"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6547,51 +6547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lucarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02476308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lurgo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/mystique-histoire-et-litterature.html/#product_tabs_estratto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01237711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneteau Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visone Tommaso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/system/files/download-count/attachments/2023-09/9788869382901.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11281-5.P.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02534103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/mnemosyne.v0i5.13543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Violante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lucarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02476308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lurgo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/mystique-histoire-et-litterature.html/#product_tabs_estratto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01237711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneteau Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visone Tommaso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/system/files/download-count/attachments/2023-09/9788869382901.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11281-5.P.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02534103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/mnemosyne.v0i5.13543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Violante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15956-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>