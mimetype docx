--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massimo Nespolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massimo-nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2530-5399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158238214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-5768-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth twins in chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Fanta Mady Diakite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. I. Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. II. PLESIO software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. II. Albite-pericline twinning and the metric pseudo-symmetry of feldspar lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 120 (161-185), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-025-00950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for twinning in galena, and a possible relation with the lillianite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 (6), pp.901-907. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures. Applications of Crystallographic Group Theory in Crystal Chemistry. Second Edition. By Ulrich Müller and Gemma de la Flor. IUCr/Oxford Science Publications, 2024. Pp. XVIII + 368. Price GBP 55.00. ISBN 978-0-19-285832-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (438-429), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520625006080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinned crystals and how to describe them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30 (2), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2024.2330080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal twinning of Greenland corundum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118 (2), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-024-00858-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality of spaces and the origin of integral reflection conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (6), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724008367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid analysis of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (1), pp.2300244. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to the comment on the article Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.324-324. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722009621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bond strength to charge distribution: modern developments of the empirical analysis of crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.983-1006. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2019-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite contact twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moëlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520622011714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular versus structural chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.44-47. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576722011220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Dhaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.436 - 449. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, XANES and charge distribution investigation of krennerite and sylvanite: analysis of Au—Te and Te—Te bonds in Au&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Ag&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622000804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Problems in Crystallography . By M. A. Wahab. Springer, 2021. Hardcover, pp. xv + 387. ISBN 9789811597534. Price EUR 83.19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.59-62. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321012468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.319 - 326. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053273322003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Crystallography and Chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Sciences (Suurikagaku)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Introduction to Crystallography. By Frank Hoffmann. Springer, 2020. Hardback, pp. x+309. Price GBP 59.99. ISBN 9783030351090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (3), pp.235-238. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321002795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article The Cambridge Structural Database in chemical education: analysis of hydrogen-bonded networks in salts of hexaaqua metal ions with organic counter-ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.707 - 707. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721001606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.C625-C625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">数理結晶学とカイラリティ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">数理科学 Sūri kagaku = Mathematical sciences (Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.1594 - 1599. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721009109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-obliquity twin lattice quasi-symmetry threefold twinning in 1-{(R )-1-[(3-oxo-2-isoindolinoyl)methyl]-2-propenyl}-5- methyl-2,3-indolinedione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca W Smaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Parkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.643-649. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620008021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing highly complicated materials. Nature does it better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Krivovichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Biagioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.106501. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/abaa3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Symmetry and Group Theory. Approaches in Spectroscopy and Chemical Reactions. By R. C. Maurya and J. M. Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.310-311. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719016923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid description of modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (3), pp.334-344. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273320000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sets, Groups, and Mappings. An Introduction to Abstract Mathematics. By Andrew D. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327332000443X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures. Patterns and Symmetry. By Michael O’Keeffe and Bruce G. Hyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.719-721. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620009646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and XANES investigation of petzite, Ag 3 AuTe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520619002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chromatic symmetry of twins and allotwins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.551-573. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273319000664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of the Chameleon. Unexpected Symmetry of the Diffraction Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1900063. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Pioneering Contribution to the Investigation of Modular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900045. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat Chance! Probability from 0 to 1. By Benedict Gross, Joe Harris and Emily Riehl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1467 - 1468. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Serverの入門</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.82-94. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.61.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interpretation of a new twin in staurolite from Coray, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.785-790. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice versus structure, dimensionality versus periodicity: a crystallographic Babel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.451 - 456. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719000463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of Crystals, Polycrystals, and Phase Transformations .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (2), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318000645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jakub Plášil, Juraj Majzlan and Sergey Krivovichev (eds.) (2017) Mineralogical Crystallography. EMU Notes in Mineralogy, Vol. 19, European Mineralogical Union and Mineralogical Society of Great Britain and Ireland: London. ISBN 978-0-903059-5, X, 258 p., £ 55.00 (institutions) £ 40.00 (individuals)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.655-656. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of Weber indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1221-1225. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718007033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in chalcostibite revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (5), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic shelves: space-group hierarchy explained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Ilia Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1481 - 1491. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576718012724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwins versus diperiodic twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (4), pp.332-344. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318005351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correct symmetry of the six-fold twin in β-Ca11B2Si4O22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (12), pp.845 - 848. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2018-2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupoid and graph-theoretical analysis of the biopyribole-palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Minerals and materials: building principles and applications, 30 (3), pp.413 - 428. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative structures based on the sphere packing Derivative structures based on the sphere packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (3-4), pp.179-203. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2017-2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “An experimental study of symmetry lowering of analcime”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-018-0951-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article `Protein crystal lattices are dynamic assemblies: the role of conformational entropy in the protein condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), pp.519 - 519. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252518006267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">既知の結晶構造から未知のモデルへ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2-3), pp.80 - 87. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.60.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in olivine group revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">結晶カイラリティの定義に関して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.39 - 39. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction indices for crystal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.1541 - 1544. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717010548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach to symmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.1600129. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201600129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . 2nd edition. By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2016. Pp. x + 324. Price USD 79.95 (paperback). ISBN 9789814613576.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.81 - 82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316014169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Radicals in Biology and Medicine. Fifth Edition. By Barry Halliwell and John M. C. Gutteridge. Oxford University Press, 2015. Pp. xxxviii + 905. Price GBP 70.00 (paperback, ISBN 9780198717485), GBP 125.00 (hardback, ISBN 9780198717478).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.384 - 385. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Numbers and the Riemann Hypothesis . By Barry Mazur and William Stein. Cambridge University Press, 2016. Pp. xi + 142. Price GBP 17.99 (paperback). ISBN 9781107499430.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.485 - 486. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317012931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge. Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.978-979. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717006306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic faulting in 3 C close-packed crystal structures: computational mechanics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Estevez-Rams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Lora-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbelio Penton-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.449 - 459. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317013134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of crystal structures: a unifying model for the biopyribole–palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bouznari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.369 - 383. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">空間群のヒエラルキーと分類</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2-3), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">点群，空間群の部分群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Tables for Crystallography, Volume A, Space-group symmetry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (3), pp.274 - 276. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317005526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ミラー指数，ラウエ指数と消滅則</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.150 - 158. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. I. Carlsbad twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.939 - 947. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallomics. A Primer of Integrated Biometal Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Metabolism. From Molecular Mechanisms to Clinical Consequences .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (11), pp.952 - 954. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317014991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Comparison of calculations for interplanar distances in a crystal lattice’, by Ying Liu, Yue Liu & Michael G. B. Drew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.302 - 303. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2017.1339034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and Mineralogy . By Kiyoshi Fujino. Ky\bf\overline oritsu, 2015. Hardcover, X+180. Price Yen 3600. ISBN 978-4-320-04719-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615023483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDI2015: charge distribution analysis of non-molecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715024814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modular structure of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. IV. A new route to heteroligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, B72, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615019472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite. A Natural History of Fool's Gold . By David Rickard. Oxford University Press, 2015. Hardback, XIX+297 pages, 4 colour plates. Price GBP 20.49. ISBN 9780190203672.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.285 - 287. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520616002651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ヘルマン・モーガン記号の解読</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.251 - 260. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.58.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Crystallography . By Gregory S. Girolami. University Science Books, 2015. Pp. 500. Price (hardcover) USD 88.00. ISBN 978-1-891389-77-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.168 - 170. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315020331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the diffraction pattern of a twin. I. Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231 (10, SI), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2016-1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystallographic chameleon: when space groups change skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.523-538. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316009293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning of aragonite - the crystallographic orbit and sectional layer group approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314027156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for the occurrence of the elbow twins in cassiterite and rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (4), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (4), pp.1290-1298. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715011206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips and traps on crystal twinning: how to fully describe your twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the crystallographic orbit analysis to the study of twinned crystals. The example of marcasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note about the notion of chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.413. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201500036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. III. Extension to description in terms of anion-centred polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.34-47. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520614027048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same once again please: a pedagogical introduction to normalizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (6), pp.1985-1997. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715020749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry of Crystals and Molecules . By Mark Ladd. Oxford University Press, 2014. Pp. xxi + 433. Price GBP 55.00 (hardback). ISBN 978-0-19-967088-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.250 - 252. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315001916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.348-353. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern. Erratum and corrigenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (6), pp.683-684. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331402107X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the structural continuity in twinned crystals in terms of pseudo-eigensymmetry of crystallographic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252513026493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentials of Crystallography , second edition. By M. A. Wahab. Narosa Publishing House, 2014. Pp. xix + 335. Price USD 98.00 (North and South America), GBP 49.95 (rest of the World outside the Indian sub-continent). ISBN 978-1842658413 (outside the Indian sub-continent), 978-81-8487-316-0 (in the Indian sub-continent).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.199 - 202. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313032919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.106-125. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313029082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography – An Introduction , 3rd ed. By Walter Borchardt-Ott. Springer, 2012. Pp. xvi + 357. Price (paperback) EUR 42.75. ISBN 978-3-642-16451-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (4), pp.457 - 458. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313006624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures . By Ulrich Müller. IUCr/Oxford Science Publications, 2013. Pp. XVI + 332. Price (hardcover) GBP 49.95. ISBN 978-0-19-966995-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (5), pp.524 - 526. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052519213018708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twiny: from morphology to twin element and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (3), pp.801-803. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889813009746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry in crystallography, by Paolo Radaelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.247 - 249. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2012.663752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relations and pseudosymmetries in the andorite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Kawasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (6), pp.226 - 243. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.120730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of X-ray Crystallography , second edition. By Dongcai Liang. Beijing: Science Press/Oxford: Alpha Science International Ltd, 2011. Pp. xi + 435. Price GBP 49.99. ISBN 978-1-84265-571-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (6), pp.781 - 784. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312037099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patterns to space groups and the eigensymmetry of crystallographic orbits: a reinterpretation of some symmetry diagrams in IUCr Teaching Pamphlet No. 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Suescun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.834 - 837. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S002188981201998X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2010. Pp. xi + 195. Price (paperback) GBP 49.99. ISBN 978-981-4241-59-5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (3), pp.430 - 432. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312011968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 M&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; ferriphlogopite from the Ruiz Peak (New Mexico, USA): First occurrence of a mica polytype with coexistence of M 1- and M 2-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.703 - 715. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Crystallography , 3rd edition. By C. Giacovazzo, H. L. Monaco, G. Artioli, D. Viterbo, M. Milaneso, G. Ferraris, G. Gilli, P. Gilli, G. Zanotti and M. Catti. Edited by C. Giacovazzo. IUCr Texts on Crystallography No. 15, IUCr/Oxford University Press, 2011. Pp. xxi + 842. Price (hardback) GBP 90.00. ISBN 978-0-19-957365-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), pp.561 - 563. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311039523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.779 - 794. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling, refinement and possible formation mechanism of a 4&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; non-MDO ferriphlogopite (Ruiz Peak volcano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George de Titta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.73 - 84. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Triassic 40Ar/39Ar age for the El Hammam high-REE fluorite deposit (Morocco): mineralization related to the Central Atlantic Magmatic Province?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheilletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp. 323-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00467776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bravais polar lattice as a didactic tool for diffraction beginners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (5), pp.1144 - 1149. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889810023915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of Quasicrystals By Walter Steurer and Sofia Deloudi. Springer Series in Materials Sciences No. 126.Springer, 2009. Pp. xiv + 384. Price (hardback) EUR 128.35. ISBN 978-3-642-01898-5, e-ISBN 978-3-642-01899-2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767310021239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Macromolecular crystal twinning, lattice disorders and multiple crystals’, by John R. Helliwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (4), pp.261 - 263. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08893110902967934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and the World of Symmetry. By Sanat K. Chatterjee. Springer Series in Materials Sciences , No. 113. Springer, 2008. Pp. xi + 150. Price (hardback) GBP 87.00. ISBN 978-3-540-69898-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (2), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in non-silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.673 - 690. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2009/0021-1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 224 (3), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2009.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does mathematical crystallography still have a role in the XXI century?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A64 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307044625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems in manifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems inmanifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, A63 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876730602377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography: the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221 (1), pp.28-50. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of Na7As11O31: an oxygen-deficient layered sodium arsenate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Driss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.2433-2438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306023774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography - the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221, pp.28-50. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning - A cooperative type of oriented crystal association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 220(4), pp.317-323. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.220.4.317.61622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin point groups and the polychromatic symmetry of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (2), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.2.57.26317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins vs. modular crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (12), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.12.773.55868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied geminography - symmetry analysis of twinned crystals and definition of twinning by reticular polyholohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.89-95. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767303025625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oriented attachment mechanism in the formation of twins – a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography — The science of twinning applied to the early-stage derivation of non-merohedric twin laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (3), pp.178-181. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.3.178.20752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (5), pp.388. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.5.388.20730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Investigation of the Structure of 7Bi2O3 · 2WO3 by Single-Crystal X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiteru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suetsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution analysis of ceramic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of kristiansenite: a case of class IIB twinning by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 216 (8), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.216.8.442.20353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking faults on the calculated electron density of mica polytypes - The Ďurovič effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1035 - 1045. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATIVE THEORY OF MICA POLYTYPISM. ROLE OF THE M2 LAYER IN THE FORMATION OF INHOMOGENEOUS POLYTYPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent polytypism in the Ruiz Peak ferric phlogopite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kuwahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1047 - 1056. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structure determination of an MDO-2&amp;lt;I&amp;gt;O&amp;lt;/I&amp;gt; mica polytype associated with a 1&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt; polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1013 - 1023. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. II. Extension to hydrogen bonds, distorted and hetero-ligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B57, pp.652-664. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768101009879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two allotwins of mica polytypes in reciprocal space through the minimal rhombus unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, B56, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and charge distribution of YbFeMnO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (5), pp.805 - 810. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100005383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins and allotwins of basicmica polytypes: theoretical derivation and identification in the reciprocal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, A56, pp.132-148. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767399014907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of the LuFeO3(ZnO)m Homologous Series: Insights from Charge Distribution Analysis on the Effect of the Coordination Polyhedra Shape on the Cation Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 150 (1), pp.96 - 103. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1999.8553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of InGaZnO4. X-ray Diffraction Study of 20kb Single Crystal and 50kb Twin by Reticular Merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic and metric merohedry. Analysis, classification and effects on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 215 (2), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2000.215.2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and Charge Distribution of ErFeMnO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 313 (1-2), pp.59 - 64. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(00)01183-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of family reflections of OD mica polytypes, and its application to twin identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.53 - 85. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of a stacking sequence including (+ or -60 degrees , 180 degrees ) rotations in Mg-rich annite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.784-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic intensity distribution (PID) of mica polytypes: symbolism, structural model orientation and axial settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767398017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allotwinning: oriented crystal association of polytypes – some warnings on consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of long-period mica polytypes: determination of the stacking sequence of oxybiotite by means of atomic resolution images and Periodic Intensity Distribution (PID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.507 - 516. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199003845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and Identification of Composite mica twins -Extension of The Minitnal Rhombus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Teikyo Heisei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous mica polytypes. 8-layer polytype of the 2M1 structural series determined by the Periodic Intensity Distribution (PID) analysis of the X-ray diffraction pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (3), pp.103 - 118. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details: meaning and application to pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (6), pp.902 - 916. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199008708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwinning: oriented crystal associations based on a large coincidence-site lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (7), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.7.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OD character and twinning – Selective merohedry in class II merohedric twins of OD polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (12), pp.776-779. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.12.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Axial Settings of Mica Polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Cryst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54, pp.348 - 356. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767397019910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the indexing of 3T mica polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 213 (1), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1998.213.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite twins of lM mica: derivation and identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (4), pp.173 - 186. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.19.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a modulated structure observed in Au1-xAgxTe2 group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd General Meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL63_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2021, Prague, Czech Republic. pp.C548-C548, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767321091443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity in minerals: the example of biopyriboles-palysepioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of point groupoids to the analysis of the chromatic symmetry of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Fall Southeastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Nov 2019, Gainesville (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting the wind mills : are crystallographers the successors of Don Quixote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting - ECM32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic rationale for the formation of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C34-C34, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317095365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structures of Ca, Ti, Fe in shergottite fusion glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C625-C625, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317089483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS 法による K-Pg 境界層粘土の Ti 局所環境解析：新たな巨大隕石衝突の痕跡の可能性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Japan Association of Mineralogical Sciences, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Association of Mineralogical Sciences, Sep 2016, Kanazawa, Japan. pp.16, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14824/jakoka.2016.0_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Groupoids to the Description and Interpretation of Crystal Structures: The Example of Pyxorenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, May 2016, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved through the analysis of the pseudo-eigensymmetry of crystallographic orbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Spring Eastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2014, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twinning: the example of melilite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2013, Warwick, United Kingdom. pp.s225-s225, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313098085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stroll Along Structural Paths: Symmetry, Pseudo-Symmetry and Their Exploitation to Understand and Design Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jun 2013, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crystal structures in terms of the eigensymmetry of crystallographic orbits and its application to twinned crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, 2012 Spring Southeastern Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2012, Tampa (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">芸術と結晶学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izumi Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinari Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2008, Osaka, Japan. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.51.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution (CD) of anion-centred structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2007, Marrackech, Morocco. pp.s102-s102, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of cell twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallography Association, Aug 2006, Leuven, Belgium. pp.s60-s60, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306098795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2005, Florence, Italy. pp.c48-c48, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305097965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of inorganic structures through the charge distribution method: recent extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2002, Geneva, Switzerland. pp.c32-c32, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767302086385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic, metric and selective merohedry, and their effect on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2000, Nancy, France. pp.s153-s153, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300023588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen-bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International `Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague (CZ), Czech Republic. Acta Crystallographica Section A, 77 (a2), pp.C625-C625, 2021, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876732109070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course in symmetry and group theory in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Okube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kamiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hyderabad, India. Acta Crystallographica Section A, 73 (a2), pp.C505-C505, 2017, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317090684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic orbits analysis of staurolite twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montréal, Canada. Acta Crystallographica Section A, 70 (a1), pp.C1113-C1113, 2014, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331408886X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and OD character of 5 M 3 ferriphlogopite from Ruiz Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Madrid, Spain. Acta Crystallographica Section A, 67 (a1), pp.C332-C332, 2011, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311091665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Server: computer determination of non-characteristic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danel Orobengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istambul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s309-s309, 2009, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309093428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-MDO four-layer ferrophlogopite from Ruiz Peak (New Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica section A, 65 (a1), pp.s179-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structure role in the formation of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s178-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Jersey. Acta Crystallographica Section A, 64 (a1), pp.C618-C618, 2008, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308080136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of guest ion site in Hollandite-type K 1.88 Ga 1.88 Sn 6.12 O 16 , from 293 K to 93 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C515-C516, 2008, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308083438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twins in minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C491-C491, 2008, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308084213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning in staurolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. Acta Crystallographica Section A, 63 (a1), pp.s267-s268, 2007, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307093919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins versus cell-twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Budapest, Hungary. Acta Crystallographica Section A, 60 (a1), pp.s197-s197, 2004, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the structure of a new Ca-Sc-Sn disilicate twinned by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Nancy, France. Acta Crystallographica Section A, 56 (s1), pp.s392-s392, 2000, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300028178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic basis of polytypism and twinning in micas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mineralogical Society of America. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micas: Crystal Chemistry &amp; Metamorphic Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , pp.155-280, 2002, 978-0-939950-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of mica polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modular Aspects of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMU Notes Volume (1), </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eötvös University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-118, 1997, 9-789634-631323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;b&amp;gt;Framboids&amp;lt;/b&amp;gt;. By David Rickard. Oxford University Press, 2021. Hardcover, pp. xxv+334. Price GBP 64.00. ISBN ISBN 978019008 0112.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.710 - 711. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622007302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Edition of International Tables for Crystallography : Crystallographic symmetry . Edited by Mois I. Aroyo. IUCr/Wiley, 2021. Softcover, pp. xii + 236. ISBN 978-0-470-97422-3. Price GBP 29.99.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.506-508. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321006811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everlasting Challenges of Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2000057. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide to the Elements . Fourth Edition. By Albert Stwertka. Oxford University Press, 2018. Hardback, Pp. 263. Price GBP 38.99. ISBN 9780190682347. Paperback Price GBP 19.99. ISBN 9780190682354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.85-86. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229618017527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wingspan of mathematical crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mccolm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.317-318. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International School on Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306004521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring twin laws in Friedelian and hybrid non-merohedric twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massimo Nespolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massimo-nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2530-5399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158238214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-5768-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth twins in chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Fanta Mady Diakite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2025-10123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. II. PLESIO software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (2), pp.623-630. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. II. Albite-pericline twinning and the metric pseudo-symmetry of feldspar lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 120 (161-185), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-025-00950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. I. Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (2), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for twinning in galena, and a possible relation with the lillianite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 (6), pp.901-907. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures. Applications of Crystallographic Group Theory in Crystal Chemistry. Second Edition. By Ulrich Müller and Gemma de la Flor. IUCr/Oxford Science Publications, 2024. Pp. XVIII + 368. Price GBP 55.00. ISBN 978-0-19-285832-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (438-429), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520625006080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid analysis of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (1), pp.2300244. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal twinning of Greenland corundum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118 (2), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-024-00858-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinned crystals and how to describe them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30 (2), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2024.2330080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality of spaces and the origin of integral reflection conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (6), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724008367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular versus structural chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.44-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576722011220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bond strength to charge distribution: modern developments of the empirical analysis of crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.983-1006. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2019-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite contact twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moëlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520622011714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to the comment on the article Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.324-324. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722009621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, XANES and charge distribution investigation of krennerite and sylvanite: analysis of Au—Te and Te—Te bonds in Au&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Ag&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622000804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Problems in Crystallography . By M. A. Wahab. Springer, 2021. Hardcover, pp. xv + 387. ISBN 9789811597534. Price EUR 83.19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.59-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321012468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Dhaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.436 - 449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.319 - 326. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053273322003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Introduction to Crystallography. By Frank Hoffmann. Springer, 2020. Hardback, pp. x+309. Price GBP 59.99. ISBN 9783030351090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (3), pp.235-238. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321002795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Crystallography and Chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Sciences (Suurikagaku)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article The Cambridge Structural Database in chemical education: analysis of hydrogen-bonded networks in salts of hexaaqua metal ions with organic counter-ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.707 - 707. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721001606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.C625-C625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">数理結晶学とカイラリティ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">数理科学 Sūri kagaku = Mathematical sciences (Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.1594 - 1599. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721009109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures. Patterns and Symmetry. By Michael O’Keeffe and Bruce G. Hyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.719-721. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620009646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-obliquity twin lattice quasi-symmetry threefold twinning in 1-{(R )-1-[(3-oxo-2-isoindolinoyl)methyl]-2-propenyl}-5- methyl-2,3-indolinedione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca W Smaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Parkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.643-649. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620008021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing highly complicated materials. Nature does it better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Krivovichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Biagioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.106501. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/abaa3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Symmetry and Group Theory. Approaches in Spectroscopy and Chemical Reactions. By R. C. Maurya and J. M. Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.310-311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719016923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid description of modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (3), pp.334-344. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273320000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sets, Groups, and Mappings. An Introduction to Abstract Mathematics. By Andrew D. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327332000443X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and XANES investigation of petzite, Ag 3 AuTe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520619002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Pioneering Contribution to the Investigation of Modular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900045. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat Chance! Probability from 0 to 1. By Benedict Gross, Joe Harris and Emily Riehl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1467 - 1468. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chromatic symmetry of twins and allotwins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.551-573. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273319000664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of the Chameleon. Unexpected Symmetry of the Diffraction Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1900063. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Serverの入門</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.82-94. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.61.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interpretation of a new twin in staurolite from Coray, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.785-790. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice versus structure, dimensionality versus periodicity: a crystallographic Babel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.451 - 456. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719000463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">既知の結晶構造から未知のモデルへ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2-3), pp.80 - 87. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.60.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article `Protein crystal lattices are dynamic assemblies: the role of conformational entropy in the protein condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), pp.519 - 519. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252518006267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “An experimental study of symmetry lowering of analcime”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-018-0951-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of Crystals, Polycrystals, and Phase Transformations .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (2), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318000645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jakub Plášil, Juraj Majzlan and Sergey Krivovichev (eds.) (2017) Mineralogical Crystallography. EMU Notes in Mineralogy, Vol. 19, European Mineralogical Union and Mineralogical Society of Great Britain and Ireland: London. ISBN 978-0-903059-5, X, 258 p., £ 55.00 (institutions) £ 40.00 (individuals)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.655-656. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of Weber indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1221-1225. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718007033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in chalcostibite revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (5), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic shelves: space-group hierarchy explained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Ilia Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1481 - 1491. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576718012724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwins versus diperiodic twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (4), pp.332-344. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318005351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correct symmetry of the six-fold twin in β-Ca11B2Si4O22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (12), pp.845 - 848. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2018-2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative structures based on the sphere packing Derivative structures based on the sphere packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (3-4), pp.179-203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2017-2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupoid and graph-theoretical analysis of the biopyribole-palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Minerals and materials: building principles and applications, 30 (3), pp.413 - 428. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallomics. A Primer of Integrated Biometal Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Comparison of calculations for interplanar distances in a crystal lattice’, by Ying Liu, Yue Liu & Michael G. B. Drew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.302 - 303. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2017.1339034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. I. Carlsbad twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.939 - 947. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Metabolism. From Molecular Mechanisms to Clinical Consequences .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (11), pp.952 - 954. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317014991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach to symmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.1600129. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201600129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in olivine group revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction indices for crystal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.1541 - 1544. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717010548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">結晶カイラリティの定義に関して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.39 - 39. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . 2nd edition. By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2016. Pp. x + 324. Price USD 79.95 (paperback). ISBN 9789814613576.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.81 - 82. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316014169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Numbers and the Riemann Hypothesis . By Barry Mazur and William Stein. Cambridge University Press, 2016. Pp. xi + 142. Price GBP 17.99 (paperback). ISBN 9781107499430.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.485 - 486. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317012931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge. Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.978-979. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717006306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic faulting in 3 C close-packed crystal structures: computational mechanics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Estevez-Rams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Lora-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbelio Penton-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.449 - 459. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317013134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Radicals in Biology and Medicine. Fifth Edition. By Barry Halliwell and John M. C. Gutteridge. Oxford University Press, 2015. Pp. xxxviii + 905. Price GBP 70.00 (paperback, ISBN 9780198717485), GBP 125.00 (hardback, ISBN 9780198717478).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.384 - 385. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">点群，空間群の部分群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of crystal structures: a unifying model for the biopyribole–palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bouznari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.369 - 383. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">空間群のヒエラルキーと分類</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2-3), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Tables for Crystallography, Volume A, Space-group symmetry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (3), pp.274 - 276. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317005526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ミラー指数，ラウエ指数と消滅則</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.150 - 158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and Mineralogy . By Kiyoshi Fujino. Ky\bf\overline oritsu, 2015. Hardcover, X+180. Price Yen 3600. ISBN 978-4-320-04719-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615023483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDI2015: charge distribution analysis of non-molecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715024814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. IV. A new route to heteroligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, B72, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615019472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modular structure of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite. A Natural History of Fool's Gold . By David Rickard. Oxford University Press, 2015. Hardback, XIX+297 pages, 4 colour plates. Price GBP 20.49. ISBN 9780190203672.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.285 - 287. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520616002651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ヘルマン・モーガン記号の解読</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.251 - 260. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.58.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Crystallography . By Gregory S. Girolami. University Science Books, 2015. Pp. 500. Price (hardcover) USD 88.00. ISBN 978-1-891389-77-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.168 - 170. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315020331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystallographic chameleon: when space groups change skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.523-538. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316009293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the diffraction pattern of a twin. I. Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231 (10, SI), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2016-1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same once again please: a pedagogical introduction to normalizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (6), pp.1985-1997. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715020749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry of Crystals and Molecules . By Mark Ladd. Oxford University Press, 2014. Pp. xxi + 433. Price GBP 55.00 (hardback). ISBN 978-0-19-967088-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.250 - 252. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315001916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for the occurrence of the elbow twins in cassiterite and rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (4), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (4), pp.1290-1298. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715011206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning of aragonite - the crystallographic orbit and sectional layer group approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314027156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips and traps on crystal twinning: how to fully describe your twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note about the notion of chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.413. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201500036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. III. Extension to description in terms of anion-centred polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.34-47. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520614027048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the crystallographic orbit analysis to the study of twinned crystals. The example of marcasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.348-353. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern. Erratum and corrigenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (6), pp.683-684. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331402107X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the structural continuity in twinned crystals in terms of pseudo-eigensymmetry of crystallographic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252513026493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentials of Crystallography , second edition. By M. A. Wahab. Narosa Publishing House, 2014. Pp. xix + 335. Price USD 98.00 (North and South America), GBP 49.95 (rest of the World outside the Indian sub-continent). ISBN 978-1842658413 (outside the Indian sub-continent), 978-81-8487-316-0 (in the Indian sub-continent).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.199 - 202. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313032919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.106-125. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313029082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twiny: from morphology to twin element and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (3), pp.801-803. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889813009746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography – An Introduction , 3rd ed. By Walter Borchardt-Ott. Springer, 2012. Pp. xvi + 357. Price (paperback) EUR 42.75. ISBN 978-3-642-16451-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (4), pp.457 - 458. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313006624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures . By Ulrich Müller. IUCr/Oxford Science Publications, 2013. Pp. XVI + 332. Price (hardcover) GBP 49.95. ISBN 978-0-19-966995-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (5), pp.524 - 526. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052519213018708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2010. Pp. xi + 195. Price (paperback) GBP 49.99. ISBN 978-981-4241-59-5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (3), pp.430 - 432. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312011968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patterns to space groups and the eigensymmetry of crystallographic orbits: a reinterpretation of some symmetry diagrams in IUCr Teaching Pamphlet No. 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Suescun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.834 - 837. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S002188981201998X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relations and pseudosymmetries in the andorite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Kawasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (6), pp.226 - 243. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.120730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry in crystallography, by Paolo Radaelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.247 - 249. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2012.663752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of X-ray Crystallography , second edition. By Dongcai Liang. Beijing: Science Press/Oxford: Alpha Science International Ltd, 2011. Pp. xi + 435. Price GBP 49.99. ISBN 978-1-84265-571-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (6), pp.781 - 784. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312037099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling, refinement and possible formation mechanism of a 4&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; non-MDO ferriphlogopite (Ruiz Peak volcano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George de Titta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.73 - 84. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Crystallography , 3rd edition. By C. Giacovazzo, H. L. Monaco, G. Artioli, D. Viterbo, M. Milaneso, G. Ferraris, G. Gilli, P. Gilli, G. Zanotti and M. Catti. Edited by C. Giacovazzo. IUCr Texts on Crystallography No. 15, IUCr/Oxford University Press, 2011. Pp. xxi + 842. Price (hardback) GBP 90.00. ISBN 978-0-19-957365-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), pp.561 - 563. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311039523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 M&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; ferriphlogopite from the Ruiz Peak (New Mexico, USA): First occurrence of a mica polytype with coexistence of M 1- and M 2-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.703 - 715. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.779 - 794. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Triassic 40Ar/39Ar age for the El Hammam high-REE fluorite deposit (Morocco): mineralization related to the Central Atlantic Magmatic Province?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheilletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp. 323-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00467776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bravais polar lattice as a didactic tool for diffraction beginners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (5), pp.1144 - 1149. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889810023915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of Quasicrystals By Walter Steurer and Sofia Deloudi. Springer Series in Materials Sciences No. 126.Springer, 2009. Pp. xiv + 384. Price (hardback) EUR 128.35. ISBN 978-3-642-01898-5, e-ISBN 978-3-642-01899-2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767310021239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Macromolecular crystal twinning, lattice disorders and multiple crystals’, by John R. Helliwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (4), pp.261 - 263. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08893110902967934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and the World of Symmetry. By Sanat K. Chatterjee. Springer Series in Materials Sciences , No. 113. Springer, 2008. Pp. xi + 150. Price (hardback) GBP 87.00. ISBN 978-3-540-69898-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (2), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in non-silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.673 - 690. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2009/0021-1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 224 (3), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2009.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does mathematical crystallography still have a role in the XXI century?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A64 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307044625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems in manifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems inmanifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, A63 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of Na7As11O31: an oxygen-deficient layered sodium arsenate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Driss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.2433-2438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876730602377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306023774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography: the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221 (1), pp.28-50. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography - the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221, pp.28-50. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning - A cooperative type of oriented crystal association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 220(4), pp.317-323. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.220.4.317.61622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin point groups and the polychromatic symmetry of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (2), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.2.57.26317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins vs. modular crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (12), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.12.773.55868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied geminography - symmetry analysis of twinned crystals and definition of twinning by reticular polyholohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.89-95. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767303025625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oriented attachment mechanism in the formation of twins – a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography — The science of twinning applied to the early-stage derivation of non-merohedric twin laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (3), pp.178-181. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.3.178.20752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (5), pp.388. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.5.388.20730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Investigation of the Structure of 7Bi2O3 · 2WO3 by Single-Crystal X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiteru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suetsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. II. Extension to hydrogen bonds, distorted and hetero-ligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B57, pp.652-664. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768101009879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structure determination of an MDO-2&amp;lt;I&amp;gt;O&amp;lt;/I&amp;gt; mica polytype associated with a 1&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt; polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1013 - 1023. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution analysis of ceramic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking faults on the calculated electron density of mica polytypes - The Ďurovič effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1035 - 1045. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of kristiansenite: a case of class IIB twinning by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 216 (8), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.216.8.442.20353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATIVE THEORY OF MICA POLYTYPISM. ROLE OF THE M2 LAYER IN THE FORMATION OF INHOMOGENEOUS POLYTYPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent polytypism in the Ruiz Peak ferric phlogopite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kuwahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1047 - 1056. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two allotwins of mica polytypes in reciprocal space through the minimal rhombus unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, B56, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and charge distribution of YbFeMnO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (5), pp.805 - 810. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100005383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins and allotwins of basicmica polytypes: theoretical derivation and identification in the reciprocal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, A56, pp.132-148. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767399014907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of InGaZnO4. X-ray Diffraction Study of 20kb Single Crystal and 50kb Twin by Reticular Merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic and metric merohedry. Analysis, classification and effects on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 215 (2), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2000.215.2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of the LuFeO3(ZnO)m Homologous Series: Insights from Charge Distribution Analysis on the Effect of the Coordination Polyhedra Shape on the Cation Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 150 (1), pp.96 - 103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1999.8553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and Charge Distribution of ErFeMnO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 313 (1-2), pp.59 - 64. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(00)01183-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OD character and twinning – Selective merohedry in class II merohedric twins of OD polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (12), pp.776-779. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.12.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allotwinning: oriented crystal association of polytypes – some warnings on consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of long-period mica polytypes: determination of the stacking sequence of oxybiotite by means of atomic resolution images and Periodic Intensity Distribution (PID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.507 - 516. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199003845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of a stacking sequence including (+ or -60 degrees , 180 degrees ) rotations in Mg-rich annite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.784-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of family reflections of OD mica polytypes, and its application to twin identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.53 - 85. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic intensity distribution (PID) of mica polytypes: symbolism, structural model orientation and axial settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767398017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and Identification of Composite mica twins -Extension of The Minitnal Rhombus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Teikyo Heisei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous mica polytypes. 8-layer polytype of the 2M1 structural series determined by the Periodic Intensity Distribution (PID) analysis of the X-ray diffraction pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (3), pp.103 - 118. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details: meaning and application to pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (6), pp.902 - 916. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199008708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwinning: oriented crystal associations based on a large coincidence-site lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (7), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.7.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Axial Settings of Mica Polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Cryst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54, pp.348 - 356. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767397019910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the indexing of 3T mica polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 213 (1), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1998.213.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite twins of lM mica: derivation and identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (4), pp.173 - 186. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.19.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a modulated structure observed in Au1-xAgxTe2 group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd General Meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL63_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2021, Prague, Czech Republic. pp.C548-C548, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767321091443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting the wind mills : are crystallographers the successors of Don Quixote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting - ECM32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity in minerals: the example of biopyriboles-palysepioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of point groupoids to the analysis of the chromatic symmetry of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Fall Southeastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Nov 2019, Gainesville (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic rationale for the formation of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C34-C34, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317095365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structures of Ca, Ti, Fe in shergottite fusion glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C625-C625, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317089483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS 法による K-Pg 境界層粘土の Ti 局所環境解析：新たな巨大隕石衝突の痕跡の可能性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Japan Association of Mineralogical Sciences, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Association of Mineralogical Sciences, Sep 2016, Kanazawa, Japan. pp.16, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14824/jakoka.2016.0_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Groupoids to the Description and Interpretation of Crystal Structures: The Example of Pyxorenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, May 2016, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved through the analysis of the pseudo-eigensymmetry of crystallographic orbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Spring Eastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2014, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twinning: the example of melilite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2013, Warwick, United Kingdom. pp.s225-s225, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313098085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stroll Along Structural Paths: Symmetry, Pseudo-Symmetry and Their Exploitation to Understand and Design Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jun 2013, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crystal structures in terms of the eigensymmetry of crystallographic orbits and its application to twinned crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, 2012 Spring Southeastern Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2012, Tampa (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">芸術と結晶学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izumi Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinari Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2008, Osaka, Japan. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.51.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution (CD) of anion-centred structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2007, Marrackech, Morocco. pp.s102-s102, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of cell twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallography Association, Aug 2006, Leuven, Belgium. pp.s60-s60, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306098795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2005, Florence, Italy. pp.c48-c48, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305097965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of inorganic structures through the charge distribution method: recent extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2002, Geneva, Switzerland. pp.c32-c32, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767302086385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic, metric and selective merohedry, and their effect on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2000, Nancy, France. pp.s153-s153, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300023588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen-bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International `Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague (CZ), Czech Republic. Acta Crystallographica Section A, 77 (a2), pp.C625-C625, 2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876732109070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course in symmetry and group theory in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Okube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kamiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hyderabad, India. Acta Crystallographica Section A, 73 (a2), pp.C505-C505, 2017, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317090684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic orbits analysis of staurolite twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montréal, Canada. Acta Crystallographica Section A, 70 (a1), pp.C1113-C1113, 2014, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331408886X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and OD character of 5 M 3 ferriphlogopite from Ruiz Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Madrid, Spain. Acta Crystallographica Section A, 67 (a1), pp.C332-C332, 2011, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311091665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Server: computer determination of non-characteristic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danel Orobengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istambul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s309-s309, 2009, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309093428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-MDO four-layer ferrophlogopite from Ruiz Peak (New Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica section A, 65 (a1), pp.s179-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structure role in the formation of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s178-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Jersey. Acta Crystallographica Section A, 64 (a1), pp.C618-C618, 2008, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308080136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of guest ion site in Hollandite-type K 1.88 Ga 1.88 Sn 6.12 O 16 , from 293 K to 93 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C515-C516, 2008, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308083438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twins in minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C491-C491, 2008, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308084213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning in staurolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. Acta Crystallographica Section A, 63 (a1), pp.s267-s268, 2007, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307093919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins versus cell-twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Budapest, Hungary. Acta Crystallographica Section A, 60 (a1), pp.s197-s197, 2004, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the structure of a new Ca-Sc-Sn disilicate twinned by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Nancy, France. Acta Crystallographica Section A, 56 (s1), pp.s392-s392, 2000, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300028178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic basis of polytypism and twinning in micas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mineralogical Society of America. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micas: Crystal Chemistry &amp; Metamorphic Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , pp.155-280, 2002, 978-0-939950-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of mica polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modular Aspects of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMU Notes Volume (1), </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eötvös University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-118, 1997, 9-789634-631323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;b&amp;gt;Framboids&amp;lt;/b&amp;gt;. By David Rickard. Oxford University Press, 2021. Hardcover, pp. xxv+334. Price GBP 64.00. ISBN ISBN 978019008 0112.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.710 - 711. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622007302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Edition of International Tables for Crystallography : Crystallographic symmetry . Edited by Mois I. Aroyo. IUCr/Wiley, 2021. Softcover, pp. xii + 236. ISBN 978-0-470-97422-3. Price GBP 29.99.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.506-508. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321006811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everlasting Challenges of Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2000057. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide to the Elements . Fourth Edition. By Albert Stwertka. Oxford University Press, 2018. Hardback, Pp. 263. Price GBP 38.99. ISBN 9780190682347. Paperback Price GBP 19.99. ISBN 9780190682354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.85-86. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229618017527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wingspan of mathematical crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mccolm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.317-318. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International School on Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306004521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring twin laws in Friedelian and hybrid non-merohedric twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C232D4"/>
+    <w:nsid w:val="4399BABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-nespolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2530-5399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158238214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5768-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05469033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Fanta Mady Diakite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Souvignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-025-00950-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520625006080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04476449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2024.2330080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-024-00858-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04675926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724008367" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold St&#246;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202300244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Hind Benahsene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722009621" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mo&#235;lo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622011714" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03968286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722011220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03633784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Kitahara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Tokuda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Hongu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622000804" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03501735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321012468" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03711843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Umayahara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273322003540" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321002795" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721001606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03160883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721009109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W Smaha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Parkin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krivovichev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Biagioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abaa3a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02461715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016923" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320000650" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332000443X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620009646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Tobase" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619002166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02116283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000664" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719014055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.61.82" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02308215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moelo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719000463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318000645" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01870676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2778" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2764" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01880646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Ilia Aroyo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576718012724" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318005351" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Eon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2726" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2017-2125" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0951-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01828286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518006267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01806450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.60.80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717010548" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316014169" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317012931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717006306" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Estevez-Rams" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Lora-Serrano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbelio Penton-Madrigal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317013134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bouznari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2632" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.51" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.210" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757600v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317005526" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2678" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004545" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317014991" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712141v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2017.1339034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615023483" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715024814" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4XGTDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I. Aroyo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2492" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533349v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615019472" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTLC6BJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616002651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.58.251" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315020331" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-1945" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316009293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWRT21CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Marzouki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314027156" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.150123" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521782v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715011206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400422" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69706D088DF6F3AFF6A2AE0848272DC6648ECA48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400480" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEA8979BDF0C77CEE33231B70CB5B2F84473925D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201500036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D55E349EC03E712F85072382484F6E2CE5FC78B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614027048" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020749" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315001916" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marzouki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007335" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferraris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331402107X" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252513026493" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757615v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313032919" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313029082" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757636v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313006624" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757624v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052519213018708" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813009746" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBPCC9KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2012.663752" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kawasaki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Sugiyama" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.120730" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757623v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312037099" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Suescun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981201998X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312011968" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2138" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311039523" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2142" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712336v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Titta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2078" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Filali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Archibald" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810023915" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757619v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310021239" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08893110902967934" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309002013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2009/0021-1937" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1107" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200861v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307044625" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespolo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraris" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767307012135" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307012135" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096288v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876730602377" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grimmer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2006.221.1.28" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089618v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guesmi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306023774" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60F54F4D832D3DB3B512BC2A8A124B7B4DCE476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grimmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.317.61622" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.2.57.26317" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomil &#270;urovi&#269;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Tak&#233;uchi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.12.773.55868" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130548v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767303025625" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130592v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0401" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.3.178.20752" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757637v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.5.388.20730" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715575v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiteru Watanabe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suetsugu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi . Takeda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715578v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gula" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivaldi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.216.8.442.20353" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714832v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715546v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714830v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kuwahara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1047" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714834v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gula" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella . Ivaldi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sokolova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130631v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoppe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768101009879" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D631BD18D492EFC91D77C923569D78419C2A7A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130624v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100002044" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/882DCD863F98051D8DBD35737106F1143BE020E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsumasa Isobe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Iida" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Kimizuka" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100005383" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85H8R8BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130642v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399014907" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E55A5EFC7452BA8BA3F5C8A631B0B2CE98F8B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715566v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nakamura" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Ohashi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8553" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4H34F6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715562v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Osawa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715554v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2000.215.2.77" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713585v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01183-X" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC46EDD40C4116DBE137560F4354D5EA0B010743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715502v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.53" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715541v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kogure" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713457v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767398017735" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713536v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.1.5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713512v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199003845" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0KTK8X4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715602v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715500v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.103" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713492v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199008708" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPH4M91S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713526v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.7.378" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713517v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.12.776" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713439v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767397019910" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713474v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1998.213.1.4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715531v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.19.173" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04679641v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555857v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091443" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555830v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556448v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555814v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555869v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317095365" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Isobe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317089483" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04677159v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14824/jakoka.2016.0_81" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I Aroyo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556440v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313098085" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556399v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556462v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04667237v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kusano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Matsumoto" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakai" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Abe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.51.133" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556075v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097772" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556086v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306098795" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556062v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305097965" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089655v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556109v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoppe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302086385" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556100v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300023588" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555891v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876732109070X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555876v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Okube" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Igarashi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kamiyama" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317090684" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331408886X" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555911v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignatelli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311091665" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556081v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Aroyo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danel Orobengoa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309093428" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555991v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096305" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555984v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096317" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556008v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souvignier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308080136" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556053v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujimoto" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308083438" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555997v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308084213" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556077v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307093919" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556070v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305080232" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556091v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556096v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096102" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556106v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300028178" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556585v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556611v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/?page_id=392" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740077v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622007302" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334551v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321006811" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02568041v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202000057" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967448v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229618017527" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555793v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mccolm" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007463" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555799v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306004521" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMKN5PMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089929v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089742v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-nespolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2530-5399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158238214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5768-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05469033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Fanta Mady Diakite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2025-10123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Souvignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-025-00950-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Diallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520625006080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold St&#246;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202300244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pardieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-024-00858-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04476449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2024.2330080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04675926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724008367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03968286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722011220" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mo&#235;lo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622011714" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Hind Benahsene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722009621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03633784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Kitahara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Tokuda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Hongu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622000804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03501735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321012468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03711843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Umayahara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273322003540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321002795" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721001606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03160883v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721009109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620009646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W Smaha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Parkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krivovichev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Biagioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abaa3a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02461715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016923" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320000650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332000443X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Tobase" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619002166" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719014055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02116283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.61.82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02308215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2849" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719000463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01806450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.60.80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01828286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518006267" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0951-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318000645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01870676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2778" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2764" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01880646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Ilia Aroyo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576718012724" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318005351" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2017-2125" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Eon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004545" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2017.1339034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2678" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317014991" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600129" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2598" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717010548" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.39" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316014169" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317012931" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717006306" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Estevez-Rams" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Lora-Serrano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbelio Penton-Madrigal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317013134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004533" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.210" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bouznari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2632" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.51" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317005526" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.150" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615023483" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715024814" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4XGTDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615019472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTLC6BJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531983v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I. Aroyo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2492" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616002651" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.58.251" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315020331" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531985v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316009293" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWRT21CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-1945" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020749" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315001916" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.150123" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715011206" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521895v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Marzouki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314027156" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400422" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69706D088DF6F3AFF6A2AE0848272DC6648ECA48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201500036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D55E349EC03E712F85072382484F6E2CE5FC78B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614027048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521790v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400480" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEA8979BDF0C77CEE33231B70CB5B2F84473925D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marzouki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007335" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferraris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331402107X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252513026493" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313032919" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313029082" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520997v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813009746" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBPCC9KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313006624" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052519213018708" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312011968" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Suescun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981201998X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kawasaki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Sugiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.120730" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757639v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2012.663752" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312037099" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Titta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2078" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311039523" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2138" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467776v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Filali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Archibald" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810023915" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757619v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310021239" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715897v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08893110902967934" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309002013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2009/0021-1937" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1107" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307044625" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767307012135" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141588v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307012135" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guesmi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876730602377" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306023774" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60F54F4D832D3DB3B512BC2A8A124B7B4DCE476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715593v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grimmer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2006.221.1.28" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grimmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022892v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.317.61622" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.2.57.26317" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomil &#270;urovi&#269;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Tak&#233;uchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.12.773.55868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767303025625" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0401" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.3.178.20752" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757637v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.5.388.20730" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiteru Watanabe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suetsugu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130631v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella . Ivaldi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoppe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768101009879" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D631BD18D492EFC91D77C923569D78419C2A7A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gula" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sokolova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi . Takeda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714832v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715578v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gula" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivaldi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.216.8.442.20353" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715546v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kuwahara" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1047" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130624v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100002044" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/882DCD863F98051D8DBD35737106F1143BE020E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713592v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsumasa Isobe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Iida" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Kimizuka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100005383" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85H8R8BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130642v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399014907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E55A5EFC7452BA8BA3F5C8A631B0B2CE98F8B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715562v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Osawa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Ohashi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715554v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2000.215.2.77" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nakamura" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8553" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4H34F6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713585v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01183-X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC46EDD40C4116DBE137560F4354D5EA0B010743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713517v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.12.776" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713536v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kogure" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.1.5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713512v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199003845" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0KTK8X4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715541v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715502v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.53" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713457v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767398017735" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.103" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713492v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199008708" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPH4M91S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713526v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeda" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.7.378" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713439v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767397019910" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713474v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1998.213.1.4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715531v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.19.173" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04679641v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555857v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091443" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555814v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555830v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556448v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555869v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317095365" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555965v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Isobe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317089483" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04677159v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14824/jakoka.2016.0_81" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I Aroyo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556440v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555918v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313098085" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556399v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04667237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kusano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Matsumoto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakai" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Abe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.51.133" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556075v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097772" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556086v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306098795" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089655v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556062v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305097965" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556109v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoppe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302086385" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300023588" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555891v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876732109070X" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555876v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Okube" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Igarashi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kamiyama" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317090684" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555899v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331408886X" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555911v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignatelli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311091665" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556081v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Aroyo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danel Orobengoa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309093428" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555991v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096305" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096317" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556008v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souvignier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308080136" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556053v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujimoto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308083438" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555997v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308084213" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307093919" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556091v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305080232" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556070v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556096v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096102" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556106v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300028178" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556585v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556611v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/?page_id=392" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740077v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622007302" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334551v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321006811" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02568041v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202000057" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967448v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229618017527" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555793v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mccolm" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007463" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555799v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306004521" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMKN5PMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089742v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089929v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>