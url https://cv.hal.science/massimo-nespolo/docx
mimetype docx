--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massimo Nespolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massimo-nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2530-5399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158238214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-5768-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth twins in chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Fanta Mady Diakite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2025-10123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. II. PLESIO software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (2), pp.623-630. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. II. Albite-pericline twinning and the metric pseudo-symmetry of feldspar lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 120 (161-185), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-025-00950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. I. Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (2), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for twinning in galena, and a possible relation with the lillianite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 (6), pp.901-907. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures. Applications of Crystallographic Group Theory in Crystal Chemistry. Second Edition. By Ulrich Müller and Gemma de la Flor. IUCr/Oxford Science Publications, 2024. Pp. XVIII + 368. Price GBP 55.00. ISBN 978-0-19-285832-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (438-429), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520625006080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid analysis of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (1), pp.2300244. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal twinning of Greenland corundum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118 (2), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-024-00858-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinned crystals and how to describe them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30 (2), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2024.2330080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality of spaces and the origin of integral reflection conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (6), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724008367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular versus structural chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.44-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576722011220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bond strength to charge distribution: modern developments of the empirical analysis of crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.983-1006. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2019-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite contact twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moëlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520622011714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to the comment on the article Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.324-324. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722009621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, XANES and charge distribution investigation of krennerite and sylvanite: analysis of Au—Te and Te—Te bonds in Au&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Ag&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622000804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Problems in Crystallography . By M. A. Wahab. Springer, 2021. Hardcover, pp. xv + 387. ISBN 9789811597534. Price EUR 83.19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.59-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321012468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Dhaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.436 - 449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.319 - 326. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053273322003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Introduction to Crystallography. By Frank Hoffmann. Springer, 2020. Hardback, pp. x+309. Price GBP 59.99. ISBN 9783030351090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (3), pp.235-238. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321002795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Crystallography and Chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Sciences (Suurikagaku)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article The Cambridge Structural Database in chemical education: analysis of hydrogen-bonded networks in salts of hexaaqua metal ions with organic counter-ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.707 - 707. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721001606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.C625-C625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">数理結晶学とカイラリティ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">数理科学 Sūri kagaku = Mathematical sciences (Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.1594 - 1599. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721009109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures. Patterns and Symmetry. By Michael O’Keeffe and Bruce G. Hyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.719-721. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620009646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-obliquity twin lattice quasi-symmetry threefold twinning in 1-{(R )-1-[(3-oxo-2-isoindolinoyl)methyl]-2-propenyl}-5- methyl-2,3-indolinedione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca W Smaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Parkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.643-649. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620008021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing highly complicated materials. Nature does it better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Krivovichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Biagioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.106501. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/abaa3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Symmetry and Group Theory. Approaches in Spectroscopy and Chemical Reactions. By R. C. Maurya and J. M. Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.310-311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719016923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid description of modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (3), pp.334-344. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273320000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sets, Groups, and Mappings. An Introduction to Abstract Mathematics. By Andrew D. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327332000443X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and XANES investigation of petzite, Ag 3 AuTe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520619002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Pioneering Contribution to the Investigation of Modular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900045. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat Chance! Probability from 0 to 1. By Benedict Gross, Joe Harris and Emily Riehl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1467 - 1468. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chromatic symmetry of twins and allotwins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.551-573. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273319000664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of the Chameleon. Unexpected Symmetry of the Diffraction Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1900063. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Serverの入門</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.82-94. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.61.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interpretation of a new twin in staurolite from Coray, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.785-790. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice versus structure, dimensionality versus periodicity: a crystallographic Babel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.451 - 456. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719000463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">既知の結晶構造から未知のモデルへ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2-3), pp.80 - 87. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.60.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article `Protein crystal lattices are dynamic assemblies: the role of conformational entropy in the protein condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), pp.519 - 519. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252518006267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “An experimental study of symmetry lowering of analcime”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-018-0951-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of Crystals, Polycrystals, and Phase Transformations .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (2), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318000645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jakub Plášil, Juraj Majzlan and Sergey Krivovichev (eds.) (2017) Mineralogical Crystallography. EMU Notes in Mineralogy, Vol. 19, European Mineralogical Union and Mineralogical Society of Great Britain and Ireland: London. ISBN 978-0-903059-5, X, 258 p., £ 55.00 (institutions) £ 40.00 (individuals)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.655-656. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of Weber indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1221-1225. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718007033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in chalcostibite revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (5), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic shelves: space-group hierarchy explained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Ilia Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1481 - 1491. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576718012724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwins versus diperiodic twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (4), pp.332-344. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318005351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correct symmetry of the six-fold twin in β-Ca11B2Si4O22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (12), pp.845 - 848. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2018-2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative structures based on the sphere packing Derivative structures based on the sphere packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (3-4), pp.179-203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2017-2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupoid and graph-theoretical analysis of the biopyribole-palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Minerals and materials: building principles and applications, 30 (3), pp.413 - 428. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallomics. A Primer of Integrated Biometal Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Comparison of calculations for interplanar distances in a crystal lattice’, by Ying Liu, Yue Liu & Michael G. B. Drew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.302 - 303. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2017.1339034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. I. Carlsbad twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.939 - 947. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Metabolism. From Molecular Mechanisms to Clinical Consequences .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (11), pp.952 - 954. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317014991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach to symmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.1600129. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201600129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in olivine group revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction indices for crystal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.1541 - 1544. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717010548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">結晶カイラリティの定義に関して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.39 - 39. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . 2nd edition. By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2016. Pp. x + 324. Price USD 79.95 (paperback). ISBN 9789814613576.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.81 - 82. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316014169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Numbers and the Riemann Hypothesis . By Barry Mazur and William Stein. Cambridge University Press, 2016. Pp. xi + 142. Price GBP 17.99 (paperback). ISBN 9781107499430.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.485 - 486. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317012931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge. Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.978-979. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717006306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic faulting in 3 C close-packed crystal structures: computational mechanics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Estevez-Rams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Lora-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbelio Penton-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.449 - 459. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317013134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Radicals in Biology and Medicine. Fifth Edition. By Barry Halliwell and John M. C. Gutteridge. Oxford University Press, 2015. Pp. xxxviii + 905. Price GBP 70.00 (paperback, ISBN 9780198717485), GBP 125.00 (hardback, ISBN 9780198717478).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.384 - 385. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">点群，空間群の部分群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of crystal structures: a unifying model for the biopyribole–palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bouznari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.369 - 383. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">空間群のヒエラルキーと分類</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2-3), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Tables for Crystallography, Volume A, Space-group symmetry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (3), pp.274 - 276. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317005526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ミラー指数，ラウエ指数と消滅則</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.150 - 158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and Mineralogy . By Kiyoshi Fujino. Ky\bf\overline oritsu, 2015. Hardcover, X+180. Price Yen 3600. ISBN 978-4-320-04719-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615023483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDI2015: charge distribution analysis of non-molecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715024814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. IV. A new route to heteroligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, B72, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615019472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modular structure of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite. A Natural History of Fool's Gold . By David Rickard. Oxford University Press, 2015. Hardback, XIX+297 pages, 4 colour plates. Price GBP 20.49. ISBN 9780190203672.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.285 - 287. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520616002651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ヘルマン・モーガン記号の解読</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.251 - 260. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.58.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Crystallography . By Gregory S. Girolami. University Science Books, 2015. Pp. 500. Price (hardcover) USD 88.00. ISBN 978-1-891389-77-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.168 - 170. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315020331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystallographic chameleon: when space groups change skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.523-538. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316009293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the diffraction pattern of a twin. I. Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231 (10, SI), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2016-1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same once again please: a pedagogical introduction to normalizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (6), pp.1985-1997. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715020749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry of Crystals and Molecules . By Mark Ladd. Oxford University Press, 2014. Pp. xxi + 433. Price GBP 55.00 (hardback). ISBN 978-0-19-967088-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.250 - 252. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315001916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for the occurrence of the elbow twins in cassiterite and rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (4), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (4), pp.1290-1298. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715011206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning of aragonite - the crystallographic orbit and sectional layer group approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314027156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips and traps on crystal twinning: how to fully describe your twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note about the notion of chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.413. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201500036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. III. Extension to description in terms of anion-centred polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.34-47. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520614027048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the crystallographic orbit analysis to the study of twinned crystals. The example of marcasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.348-353. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern. Erratum and corrigenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (6), pp.683-684. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331402107X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the structural continuity in twinned crystals in terms of pseudo-eigensymmetry of crystallographic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252513026493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentials of Crystallography , second edition. By M. A. Wahab. Narosa Publishing House, 2014. Pp. xix + 335. Price USD 98.00 (North and South America), GBP 49.95 (rest of the World outside the Indian sub-continent). ISBN 978-1842658413 (outside the Indian sub-continent), 978-81-8487-316-0 (in the Indian sub-continent).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.199 - 202. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313032919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.106-125. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313029082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twiny: from morphology to twin element and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (3), pp.801-803. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889813009746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography – An Introduction , 3rd ed. By Walter Borchardt-Ott. Springer, 2012. Pp. xvi + 357. Price (paperback) EUR 42.75. ISBN 978-3-642-16451-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (4), pp.457 - 458. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313006624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures . By Ulrich Müller. IUCr/Oxford Science Publications, 2013. Pp. XVI + 332. Price (hardcover) GBP 49.95. ISBN 978-0-19-966995-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (5), pp.524 - 526. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052519213018708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2010. Pp. xi + 195. Price (paperback) GBP 49.99. ISBN 978-981-4241-59-5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (3), pp.430 - 432. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312011968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patterns to space groups and the eigensymmetry of crystallographic orbits: a reinterpretation of some symmetry diagrams in IUCr Teaching Pamphlet No. 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Suescun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.834 - 837. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S002188981201998X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relations and pseudosymmetries in the andorite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Kawasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (6), pp.226 - 243. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.120730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry in crystallography, by Paolo Radaelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.247 - 249. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2012.663752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of X-ray Crystallography , second edition. By Dongcai Liang. Beijing: Science Press/Oxford: Alpha Science International Ltd, 2011. Pp. xi + 435. Price GBP 49.99. ISBN 978-1-84265-571-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (6), pp.781 - 784. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312037099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling, refinement and possible formation mechanism of a 4&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; non-MDO ferriphlogopite (Ruiz Peak volcano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George de Titta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.73 - 84. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Crystallography , 3rd edition. By C. Giacovazzo, H. L. Monaco, G. Artioli, D. Viterbo, M. Milaneso, G. Ferraris, G. Gilli, P. Gilli, G. Zanotti and M. Catti. Edited by C. Giacovazzo. IUCr Texts on Crystallography No. 15, IUCr/Oxford University Press, 2011. Pp. xxi + 842. Price (hardback) GBP 90.00. ISBN 978-0-19-957365-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), pp.561 - 563. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311039523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 M&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; ferriphlogopite from the Ruiz Peak (New Mexico, USA): First occurrence of a mica polytype with coexistence of M 1- and M 2-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.703 - 715. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.779 - 794. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Triassic 40Ar/39Ar age for the El Hammam high-REE fluorite deposit (Morocco): mineralization related to the Central Atlantic Magmatic Province?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheilletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp. 323-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00467776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bravais polar lattice as a didactic tool for diffraction beginners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (5), pp.1144 - 1149. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889810023915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of Quasicrystals By Walter Steurer and Sofia Deloudi. Springer Series in Materials Sciences No. 126.Springer, 2009. Pp. xiv + 384. Price (hardback) EUR 128.35. ISBN 978-3-642-01898-5, e-ISBN 978-3-642-01899-2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767310021239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Macromolecular crystal twinning, lattice disorders and multiple crystals’, by John R. Helliwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (4), pp.261 - 263. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08893110902967934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and the World of Symmetry. By Sanat K. Chatterjee. Springer Series in Materials Sciences , No. 113. Springer, 2008. Pp. xi + 150. Price (hardback) GBP 87.00. ISBN 978-3-540-69898-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (2), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in non-silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.673 - 690. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2009/0021-1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 224 (3), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2009.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does mathematical crystallography still have a role in the XXI century?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A64 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307044625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems in manifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems inmanifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, A63 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of Na7As11O31: an oxygen-deficient layered sodium arsenate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Driss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.2433-2438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876730602377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306023774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography: the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221 (1), pp.28-50. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography - the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221, pp.28-50. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning - A cooperative type of oriented crystal association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 220(4), pp.317-323. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.220.4.317.61622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin point groups and the polychromatic symmetry of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (2), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.2.57.26317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins vs. modular crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (12), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.12.773.55868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied geminography - symmetry analysis of twinned crystals and definition of twinning by reticular polyholohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.89-95. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767303025625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oriented attachment mechanism in the formation of twins – a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography — The science of twinning applied to the early-stage derivation of non-merohedric twin laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (3), pp.178-181. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.3.178.20752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (5), pp.388. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.5.388.20730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Investigation of the Structure of 7Bi2O3 · 2WO3 by Single-Crystal X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiteru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suetsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. II. Extension to hydrogen bonds, distorted and hetero-ligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B57, pp.652-664. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768101009879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structure determination of an MDO-2&amp;lt;I&amp;gt;O&amp;lt;/I&amp;gt; mica polytype associated with a 1&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt; polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1013 - 1023. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution analysis of ceramic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking faults on the calculated electron density of mica polytypes - The Ďurovič effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1035 - 1045. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of kristiansenite: a case of class IIB twinning by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 216 (8), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.216.8.442.20353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATIVE THEORY OF MICA POLYTYPISM. ROLE OF THE M2 LAYER IN THE FORMATION OF INHOMOGENEOUS POLYTYPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent polytypism in the Ruiz Peak ferric phlogopite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kuwahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1047 - 1056. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two allotwins of mica polytypes in reciprocal space through the minimal rhombus unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, B56, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and charge distribution of YbFeMnO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (5), pp.805 - 810. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100005383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins and allotwins of basicmica polytypes: theoretical derivation and identification in the reciprocal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, A56, pp.132-148. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767399014907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of InGaZnO4. X-ray Diffraction Study of 20kb Single Crystal and 50kb Twin by Reticular Merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic and metric merohedry. Analysis, classification and effects on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 215 (2), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2000.215.2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of the LuFeO3(ZnO)m Homologous Series: Insights from Charge Distribution Analysis on the Effect of the Coordination Polyhedra Shape on the Cation Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 150 (1), pp.96 - 103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1999.8553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and Charge Distribution of ErFeMnO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 313 (1-2), pp.59 - 64. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(00)01183-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OD character and twinning – Selective merohedry in class II merohedric twins of OD polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (12), pp.776-779. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.12.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allotwinning: oriented crystal association of polytypes – some warnings on consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of long-period mica polytypes: determination of the stacking sequence of oxybiotite by means of atomic resolution images and Periodic Intensity Distribution (PID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.507 - 516. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199003845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of a stacking sequence including (+ or -60 degrees , 180 degrees ) rotations in Mg-rich annite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.784-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of family reflections of OD mica polytypes, and its application to twin identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.53 - 85. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic intensity distribution (PID) of mica polytypes: symbolism, structural model orientation and axial settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767398017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and Identification of Composite mica twins -Extension of The Minitnal Rhombus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Teikyo Heisei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous mica polytypes. 8-layer polytype of the 2M1 structural series determined by the Periodic Intensity Distribution (PID) analysis of the X-ray diffraction pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (3), pp.103 - 118. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details: meaning and application to pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (6), pp.902 - 916. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199008708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwinning: oriented crystal associations based on a large coincidence-site lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (7), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.7.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Axial Settings of Mica Polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Cryst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54, pp.348 - 356. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767397019910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the indexing of 3T mica polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 213 (1), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1998.213.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite twins of lM mica: derivation and identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (4), pp.173 - 186. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.19.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a modulated structure observed in Au1-xAgxTe2 group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd General Meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL63_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2021, Prague, Czech Republic. pp.C548-C548, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767321091443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting the wind mills : are crystallographers the successors of Don Quixote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting - ECM32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity in minerals: the example of biopyriboles-palysepioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of point groupoids to the analysis of the chromatic symmetry of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Fall Southeastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Nov 2019, Gainesville (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic rationale for the formation of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C34-C34, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317095365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structures of Ca, Ti, Fe in shergottite fusion glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C625-C625, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317089483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS 法による K-Pg 境界層粘土の Ti 局所環境解析：新たな巨大隕石衝突の痕跡の可能性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Japan Association of Mineralogical Sciences, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Association of Mineralogical Sciences, Sep 2016, Kanazawa, Japan. pp.16, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14824/jakoka.2016.0_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Groupoids to the Description and Interpretation of Crystal Structures: The Example of Pyxorenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, May 2016, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved through the analysis of the pseudo-eigensymmetry of crystallographic orbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Spring Eastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2014, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twinning: the example of melilite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2013, Warwick, United Kingdom. pp.s225-s225, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313098085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stroll Along Structural Paths: Symmetry, Pseudo-Symmetry and Their Exploitation to Understand and Design Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jun 2013, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crystal structures in terms of the eigensymmetry of crystallographic orbits and its application to twinned crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, 2012 Spring Southeastern Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2012, Tampa (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">芸術と結晶学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izumi Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinari Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2008, Osaka, Japan. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.51.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution (CD) of anion-centred structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2007, Marrackech, Morocco. pp.s102-s102, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of cell twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallography Association, Aug 2006, Leuven, Belgium. pp.s60-s60, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306098795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2005, Florence, Italy. pp.c48-c48, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305097965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of inorganic structures through the charge distribution method: recent extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2002, Geneva, Switzerland. pp.c32-c32, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767302086385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic, metric and selective merohedry, and their effect on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2000, Nancy, France. pp.s153-s153, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300023588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen-bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International `Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague (CZ), Czech Republic. Acta Crystallographica Section A, 77 (a2), pp.C625-C625, 2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876732109070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course in symmetry and group theory in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Okube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kamiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hyderabad, India. Acta Crystallographica Section A, 73 (a2), pp.C505-C505, 2017, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317090684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic orbits analysis of staurolite twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montréal, Canada. Acta Crystallographica Section A, 70 (a1), pp.C1113-C1113, 2014, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331408886X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and OD character of 5 M 3 ferriphlogopite from Ruiz Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Madrid, Spain. Acta Crystallographica Section A, 67 (a1), pp.C332-C332, 2011, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311091665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Server: computer determination of non-characteristic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danel Orobengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istambul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s309-s309, 2009, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309093428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-MDO four-layer ferrophlogopite from Ruiz Peak (New Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica section A, 65 (a1), pp.s179-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structure role in the formation of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s178-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Jersey. Acta Crystallographica Section A, 64 (a1), pp.C618-C618, 2008, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308080136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of guest ion site in Hollandite-type K 1.88 Ga 1.88 Sn 6.12 O 16 , from 293 K to 93 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C515-C516, 2008, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308083438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twins in minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C491-C491, 2008, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308084213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning in staurolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. Acta Crystallographica Section A, 63 (a1), pp.s267-s268, 2007, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307093919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins versus cell-twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Budapest, Hungary. Acta Crystallographica Section A, 60 (a1), pp.s197-s197, 2004, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the structure of a new Ca-Sc-Sn disilicate twinned by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Nancy, France. Acta Crystallographica Section A, 56 (s1), pp.s392-s392, 2000, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300028178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic basis of polytypism and twinning in micas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mineralogical Society of America. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micas: Crystal Chemistry &amp; Metamorphic Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , pp.155-280, 2002, 978-0-939950-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of mica polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modular Aspects of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMU Notes Volume (1), </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eötvös University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-118, 1997, 9-789634-631323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;b&amp;gt;Framboids&amp;lt;/b&amp;gt;. By David Rickard. Oxford University Press, 2021. Hardcover, pp. xxv+334. Price GBP 64.00. ISBN ISBN 978019008 0112.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.710 - 711. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622007302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Edition of International Tables for Crystallography : Crystallographic symmetry . Edited by Mois I. Aroyo. IUCr/Wiley, 2021. Softcover, pp. xii + 236. ISBN 978-0-470-97422-3. Price GBP 29.99.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.506-508. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321006811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everlasting Challenges of Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2000057. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide to the Elements . Fourth Edition. By Albert Stwertka. Oxford University Press, 2018. Hardback, Pp. 263. Price GBP 38.99. ISBN 9780190682347. Paperback Price GBP 19.99. ISBN 9780190682354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.85-86. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229618017527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wingspan of mathematical crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mccolm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.317-318. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International School on Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306004521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring twin laws in Friedelian and hybrid non-merohedric twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massimo Nespolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massimo-nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2530-5399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158238214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-5768-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cronstedite from Salsigne mine, France, and its wide range of polytypes, twins and allotwins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hybler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cmn.2026.10032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth twins in chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Fanta Mady Diakite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2025-10123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. II. PLESIO software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (2), pp.623-630. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. II. Albite-pericline twinning and the metric pseudo-symmetry of feldspar lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 120 (161-185), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-025-00950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence-Site Lattice (CSL) investigation in the analysis of plesiotwinning. I. Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (2), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576726001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for twinning in galena, and a possible relation with the lillianite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 (6), pp.901-907. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures. Applications of Crystallographic Group Theory in Crystal Chemistry. Second Edition. By Ulrich Müller and Gemma de la Flor. IUCr/Oxford Science Publications, 2024. Pp. XVIII + 368. Price GBP 55.00. ISBN 978-0-19-285832-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (438-429), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520625006080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinned crystals and how to describe them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30 (2), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2024.2330080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal twinning of Greenland corundum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118 (2), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-024-00858-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality of spaces and the origin of integral reflection conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (6), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724008367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid analysis of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (1), pp.2300244. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bond strength to charge distribution: modern developments of the empirical analysis of crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.983-1006. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2019-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite contact twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moëlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520622011714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to the comment on the article Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.324-324. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722009621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular versus structural chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.44-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576722011220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Dhaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.436 - 449. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, XANES and charge distribution investigation of krennerite and sylvanite: analysis of Au—Te and Te—Te bonds in Au&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Ag&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622000804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Problems in Crystallography . By M. A. Wahab. Springer, 2021. Hardcover, pp. xv + 387. ISBN 9789811597534. Price EUR 83.19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.59-62. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321012468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.319 - 326. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053273322003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Crystallography and Chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Sciences (Suurikagaku)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Introduction to Crystallography. By Frank Hoffmann. Springer, 2020. Hardback, pp. x+309. Price GBP 59.99. ISBN 9783030351090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (3), pp.235-238. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321002795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article The Cambridge Structural Database in chemical education: analysis of hydrogen-bonded networks in salts of hexaaqua metal ions with organic counter-ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.707 - 707. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721001606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.C625-C625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">数理結晶学とカイラリティ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">数理科学 Sūri kagaku = Mathematical sciences (Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and chirality in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Hind Benahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.1594 - 1599. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576721009109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-obliquity twin lattice quasi-symmetry threefold twinning in 1-{(R )-1-[(3-oxo-2-isoindolinoyl)methyl]-2-propenyl}-5- methyl-2,3-indolinedione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca W Smaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Parkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.643-649. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620008021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupoid description of modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Stöger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (3), pp.334-344. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273320000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Symmetry and Group Theory. Approaches in Spectroscopy and Chemical Reactions. By R. C. Maurya and J. M. Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.310-311. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719016923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing highly complicated materials. Nature does it better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Krivovichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Biagioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.106501. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/abaa3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sets, Groups, and Mappings. An Introduction to Abstract Mathematics. By Andrew D. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327332000443X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures. Patterns and Symmetry. By Michael O’Keeffe and Bruce G. Hyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.719-721. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520620009646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chromatic symmetry of twins and allotwins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.551-573. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273319000664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of the Chameleon. Unexpected Symmetry of the Diffraction Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1900063. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Pioneering Contribution to the Investigation of Modular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900045. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201900045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat Chance! Probability from 0 to 1. By Benedict Gross, Joe Harris and Emily Riehl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1467 - 1468. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and XANES investigation of petzite, Ag 3 AuTe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520619002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Serverの入門</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.82-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.61.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interpretation of a new twin in staurolite from Coray, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.785-790. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice versus structure, dimensionality versus periodicity: a crystallographic Babel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.451 - 456. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719000463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jakub Plášil, Juraj Majzlan and Sergey Krivovichev (eds.) (2017) Mineralogical Crystallography. EMU Notes in Mineralogy, Vol. 19, European Mineralogical Union and Mineralogical Society of Great Britain and Ireland: London. ISBN 978-0-903059-5, X, 258 p., £ 55.00 (institutions) £ 40.00 (individuals)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.655-656. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of Crystals, Polycrystals, and Phase Transformations .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (2), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318000645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of Weber indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1221-1225. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718007033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in chalcostibite revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (5), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic shelves: space-group hierarchy explained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Ilia Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1481 - 1491. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576718012724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwins versus diperiodic twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (4), pp.332-344. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318005351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correct symmetry of the six-fold twin in β-Ca11B2Si4O22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (12), pp.845 - 848. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2018-2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupoid and graph-theoretical analysis of the biopyribole-palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Minerals and materials: building principles and applications, 30 (3), pp.413 - 428. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2018/0030-2726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative structures based on the sphere packing Derivative structures based on the sphere packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (3-4), pp.179-203. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2017-2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “An experimental study of symmetry lowering of analcime”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-018-0951-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">既知の結晶構造から未知のモデルへ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2-3), pp.80 - 87. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.60.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the article `Protein crystal lattices are dynamic assemblies: the role of conformational entropy in the protein condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), pp.519 - 519. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252518006267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Radicals in Biology and Medicine. Fifth Edition. By Barry Halliwell and John M. C. Gutteridge. Oxford University Press, 2015. Pp. xxxviii + 905. Price GBP 70.00 (paperback, ISBN 9780198717485), GBP 125.00 (hardback, ISBN 9780198717478).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.384 - 385. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Numbers and the Riemann Hypothesis . By Barry Mazur and William Stein. Cambridge University Press, 2016. Pp. xi + 142. Price GBP 17.99 (paperback). ISBN 9781107499430.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.485 - 486. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317012931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge. Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.978-979. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717006306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic faulting in 3 C close-packed crystal structures: computational mechanics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Estevez-Rams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Lora-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbelio Penton-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (6), pp.449 - 459. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317013134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of crystal structures: a unifying model for the biopyribole–palysepiole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bouznari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.369 - 383. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">空間群のヒエラルキーと分類</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2-3), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">点群，空間群の部分群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . 2nd edition. By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2016. Pp. x + 324. Price USD 79.95 (paperback). ISBN 9789814613576.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.81 - 82. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316014169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">結晶カイラリティの定義に関して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.39 - 39. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction indices for crystal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.1541 - 1544. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717010548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in olivine group revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach to symmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.1600129. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201600129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ミラー指数，ラウエ指数と消滅則</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.150 - 158. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.59.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Tables for Crystallography, Volume A, Space-group symmetry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (3), pp.274 - 276. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317005526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twins in feldspars. I. Carlsbad twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.939 - 947. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallomics. A Primer of Integrated Biometal Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317004545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Metabolism. From Molecular Mechanisms to Clinical Consequences .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (11), pp.952 - 954. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798317014991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Comparison of calculations for interplanar distances in a crystal lattice’, by Ying Liu, Yue Liu & Michael G. B. Drew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.302 - 303. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2017.1339034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDI2015: charge distribution analysis of non-molecular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715024814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modular structure of pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. IV. A new route to heteroligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, B72, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615019472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and Mineralogy . By Kiyoshi Fujino. Ky\bf\overline oritsu, 2015. Hardcover, X+180. Price Yen 3600. ISBN 978-4-320-04719-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615023483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ヘルマン・モーガン記号の解読</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon Kessho Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.251 - 260. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.58.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite. A Natural History of Fool's Gold . By David Rickard. Oxford University Press, 2015. Hardback, XIX+297 pages, 4 colour plates. Price GBP 20.49. ISBN 9780190203672.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.285 - 287. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520616002651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Crystallography . By Gregory S. Girolami. University Science Books, 2015. Pp. 500. Price (hardcover) USD 88.00. ISBN 978-1-891389-77-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.168 - 170. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315020331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the diffraction pattern of a twin. I. Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231 (10, SI), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zkri-2016-1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystallographic chameleon: when space groups change skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I. Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.523-538. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273316009293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning of aragonite - the crystallographic orbit and sectional layer group approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314027156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rationale for the occurrence of the elbow twins in cassiterite and rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (4), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ash heap of crystallography: restoring forgotten basic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (4), pp.1290-1298. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715011206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips and traps on crystal twinning: how to fully describe your twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the crystallographic orbit analysis to the study of twinned crystals. The example of marcasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201400480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note about the notion of chirality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.413. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201500036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. III. Extension to description in terms of anion-centred polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.34-47. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520614027048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same once again please: a pedagogical introduction to normalizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (6), pp.1985-1997. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715020749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry of Crystals and Molecules . By Mark Ladd. Oxford University Press, 2014. Pp. xxi + 433. Price GBP 55.00 (hardback). ISBN 978-0-19-967088-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.250 - 252. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315001916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern. Erratum and corrigenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (6), pp.683-684. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331402107X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the structural continuity in twinned crystals in terms of pseudo-eigensymmetry of crystallographic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252513026493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentials of Crystallography , second edition. By M. A. Wahab. Narosa Publishing House, 2014. Pp. xix + 335. Price USD 98.00 (North and South America), GBP 49.95 (rest of the World outside the Indian sub-continent). ISBN 978-1842658413 (outside the Indian sub-continent), 978-81-8487-316-0 (in the Indian sub-continent).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.199 - 202. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313032919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.348-353. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of merohedric twinning on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.106-125. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273313029082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography – An Introduction , 3rd ed. By Walter Borchardt-Ott. Springer, 2012. Pp. xvi + 357. Price (paperback) EUR 42.75. ISBN 978-3-642-16451-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (4), pp.457 - 458. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313006624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Relationships between Crystal Structures . By Ulrich Müller. IUCr/Oxford Science Publications, 2013. Pp. XVI + 332. Price (hardcover) GBP 49.95. ISBN 978-0-19-966995-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (5), pp.524 - 526. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052519213018708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twiny: from morphology to twin element and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (3), pp.801-803. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889813009746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relations and pseudosymmetries in the andorite homologous series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Kawasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of mineralogical and petrological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (6), pp.226 - 243. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/jmps.120730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry in crystallography, by Paolo Radaelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.247 - 249. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0889311X.2012.663752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of X-ray Crystallography , second edition. By Dongcai Liang. Beijing: Science Press/Oxford: Alpha Science International Ltd, 2011. Pp. xi + 435. Price GBP 49.99. ISBN 978-1-84265-571-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (6), pp.781 - 784. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312037099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patterns to space groups and the eigensymmetry of crystallographic orbits: a reinterpretation of some symmetry diagrams in IUCr Teaching Pamphlet No. 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Suescun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.834 - 837. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S002188981201998X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Elements of Crystallography . By Nevill Gonzalez Szwacki and Teresa Szwacka. Pan Stanford Publishing, 2010. Pp. xi + 195. Price (paperback) GBP 49.99. ISBN 978-981-4241-59-5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (3), pp.430 - 432. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767312011968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 M&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; ferriphlogopite from the Ruiz Peak (New Mexico, USA): First occurrence of a mica polytype with coexistence of M 1- and M 2-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.703 - 715. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Crystallography , 3rd edition. By C. Giacovazzo, H. L. Monaco, G. Artioli, D. Viterbo, M. Milaneso, G. Ferraris, G. Gilli, P. Gilli, G. Zanotti and M. Catti. Edited by C. Giacovazzo. IUCr Texts on Crystallography No. 15, IUCr/Oxford University Press, 2011. Pp. xxi + 842. Price (hardback) GBP 90.00. ISBN 978-0-19-957365-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), pp.561 - 563. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311039523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.779 - 794. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling, refinement and possible formation mechanism of a 4&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; non-MDO ferriphlogopite (Ruiz Peak volcano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George de Titta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.73 - 84. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Triassic 40Ar/39Ar age for the El Hammam high-REE fluorite deposit (Morocco): mineralization related to the Central Atlantic Magmatic Province?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheilletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp. 323-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00467776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bravais polar lattice as a didactic tool for diffraction beginners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (5), pp.1144 - 1149. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889810023915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of Quasicrystals By Walter Steurer and Sofia Deloudi. Springer Series in Materials Sciences No. 126.Springer, 2009. Pp. xiv + 384. Price (hardback) EUR 128.35. ISBN 978-3-642-01898-5, e-ISBN 978-3-642-01899-2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767310021239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the article ‘Macromolecular crystal twinning, lattice disorders and multiple crystals’, by John R. Helliwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (4), pp.261 - 263. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08893110902967934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of hybrid twins in non-silicate minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.673 - 690. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2009/0021-1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography and the World of Symmetry. By Sanat K. Chatterjee. Springer Series in Materials Sciences , No. 113. Springer, 2008. Pp. xi + 150. Price (hardback) GBP 87.00. ISBN 978-3-540-69898-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (2), pp.164 - 166. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 224 (3), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2009.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does mathematical crystallography still have a role in the XXI century?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A64 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307044625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems in manifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked problems inmanifold twins: twin misfit in zero-obliquity TLQS twinning and twin index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, A63 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307012135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography - the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221, pp.28-50. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306023774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of Na7As11O31: an oxygen-deficient layered sodium arsenate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Driss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.2433-2438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of twin laws in non-merohedric twins - Application to the analysis of hybrid twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876730602377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography: the crystallography of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 221 (1), pp.28-50. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2006.221.1.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning - A cooperative type of oriented crystal association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 220(4), pp.317-323. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.220.4.317.61622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin point groups and the polychromatic symmetry of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (2), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.2.57.26317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins vs. modular crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 219 (12), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.219.12.773.55868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied geminography - symmetry analysis of twinned crystals and definition of twinning by reticular polyholohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.89-95. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767303025625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oriented attachment mechanism in the formation of twins – a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminography — The science of twinning applied to the early-stage derivation of non-merohedric twin laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (3), pp.178-181. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.3.178.20752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 218 (5), pp.388. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.218.5.388.20730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Investigation of the Structure of 7Bi2O3 · 2WO3 by Single-Crystal X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiteru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suetsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of kristiansenite: a case of class IIB twinning by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 216 (8), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.216.8.442.20353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking faults on the calculated electron density of mica polytypes - The Ďurovič effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1035 - 1045. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATIVE THEORY OF MICA POLYTYPISM. ROLE OF THE M2 LAYER IN THE FORMATION OF INHOMOGENEOUS POLYTYPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution analysis of ceramic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent polytypism in the Ruiz Peak ferric phlogopite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kuwahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1047 - 1056. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details. II. Extension to hydrogen bonds, distorted and hetero-ligand polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B57, pp.652-664. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768101009879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structure determination of an MDO-2&amp;lt;I&amp;gt;O&amp;lt;/I&amp;gt; mica polytype associated with a 1&amp;lt;I&amp;gt;M&amp;lt;/I&amp;gt; polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella . Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.1013 - 1023. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2001/0013-1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and charge distribution of YbFeMnO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (5), pp.805 - 810. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100005383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two allotwins of mica polytypes in reciprocal space through the minimal rhombus unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, B56, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768100002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins and allotwins of basicmica polytypes: theoretical derivation and identification in the reciprocal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, A56, pp.132-148. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767399014907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of the LuFeO3(ZnO)m Homologous Series: Insights from Charge Distribution Analysis on the Effect of the Coordination Polyhedra Shape on the Cation Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 150 (1), pp.96 - 103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1999.8553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure and Charge Distribution of InGaZnO4. X-ray Diffraction Study of 20kb Single Crystal and 50kb Twin by Reticular Merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic and metric merohedry. Analysis, classification and effects on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 215 (2), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2000.215.2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and Charge Distribution of ErFeMnO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsumasa Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noboru Kimizuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 313 (1-2), pp.59 - 64. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(00)01183-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of a stacking sequence including (+ or -60 degrees , 180 degrees ) rotations in Mg-rich annite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.784-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of family reflections of OD mica polytypes, and its application to twin identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.53 - 85. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic intensity distribution (PID) of mica polytypes: symbolism, structural model orientation and axial settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767398017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allotwinning: oriented crystal association of polytypes – some warnings on consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of long-period mica polytypes: determination of the stacking sequence of oxybiotite by means of atomic resolution images and Periodic Intensity Distribution (PID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.507 - 516. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199003845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and Identification of Composite mica twins -Extension of The Minitnal Rhombus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Teikyo Heisei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous mica polytypes. 8-layer polytype of the 2M1 structural series determined by the Periodic Intensity Distribution (PID) analysis of the X-ray diffraction pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (3), pp.103 - 118. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.21.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution as a tool to investigate structural details: meaning and application to pyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (6), pp.902 - 916. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199008708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plesiotwinning: oriented crystal associations based on a large coincidence-site lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takéuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (7), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.7.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OD character and twinning – Selective merohedry in class II merohedric twins of OD polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 214 (12), pp.776-779. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1999.214.12.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Axial Settings of Mica Polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Cryst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54, pp.348 - 356. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767397019910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the indexing of 3T mica polytype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 213 (1), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.1998.213.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite twins of lM mica: derivation and identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Kogure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (4), pp.173 - 186. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2465/minerj.19.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a modulated structure observed in Au1-xAgxTe2 group minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginga Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd General Meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL63_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction enhancement of symmetry and modular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2021, Prague, Czech Republic. pp.C548-C548, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767321091443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity in minerals: the example of biopyriboles-palysepioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Umayahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of point groupoids to the analysis of the chromatic symmetry of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Fall Southeastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Nov 2019, Gainesville (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting the wind mills : are crystallographers the successors of Don Quixote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Crystallographic Meeting - ECM32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2019, Vienna, Austria. pp.e17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic rationale for the formation of twinned crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C34-C34, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317095365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structures of Ca, Ti, Fe in shergottite fusion glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2017, Hyderabad, India. pp.C625-C625, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317089483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS 法による K-Pg 境界層粘土の Ti 局所環境解析：新たな巨大隕石衝突の痕跡の可能性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Tobase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshiasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetomo Hongu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Japan Association of Mineralogical Sciences, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Association of Mineralogical Sciences, Sep 2016, Kanazawa, Japan. pp.16, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14824/jakoka.2016.0_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Groupoids to the Description and Interpretation of Crystal Structures: The Example of Pyxorenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois I Aroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, May 2016, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The staurolite enigma solved through the analysis of the pseudo-eigensymmetry of crystallographic orbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, Spring Eastern Sectional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2014, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of twinning: the example of melilite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2013, Warwick, United Kingdom. pp.s225-s225, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767313098085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stroll Along Structural Paths: Symmetry, Pseudo-Symmetry and Their Exploitation to Understand and Design Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 SIAM Conference on Mathematical Aspects of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jun 2013, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crystal structures in terms of the eigensymmetry of crystallographic orbits and its application to twinned crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Sectional Meeting AMS Special Session, 2012 Spring Southeastern Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Mathematical Society, Mar 2012, Tampa (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">芸術と結晶学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izumi Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinari Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2008, Osaka, Japan. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5940/jcrsj.51.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution (CD) of anion-centred structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2007, Marrackech, Morocco. pp.s102-s102, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of cell twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallography Association, Aug 2006, Leuven, Belgium. pp.s60-s60, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306098795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2005, Florence, Italy. pp.c48-c48, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305097965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent aspects of the theory of oriented crystal associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of inorganic structures through the charge distribution method: recent extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2002, Geneva, Switzerland. pp.c32-c32, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767302086385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning by syngonic, metric and selective merohedry, and their effect on the diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crystallographic Association, Aug 2000, Nancy, France. pp.s153-s153, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300023588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of halogen-bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International `Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague (CZ), Czech Republic. Acta Crystallographica Section A, 77 (a2), pp.C625-C625, 2021, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S010876732109070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course in symmetry and group theory in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Okube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kamiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hyderabad, India. Acta Crystallographica Section A, 73 (a2), pp.C505-C505, 2017, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273317090684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic orbits analysis of staurolite twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Souvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montréal, Canada. Acta Crystallographica Section A, 70 (a1), pp.C1113-C1113, 2014, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331408886X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and OD character of 5 M 3 ferriphlogopite from Ruiz Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Madrid, Spain. Acta Crystallographica Section A, 67 (a1), pp.C332-C332, 2011, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311091665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-MDO four-layer ferrophlogopite from Ruiz Peak (New Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pignatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica section A, 65 (a1), pp.s179-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbao Crystallographic Server: computer determination of non-characteristic orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mois Aroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danel Orobengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istambul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s309-s309, 2009, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309093428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structure role in the formation of twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey. Acta Crystallographica Section A, 65 (a1), pp.s178-s179, 2009, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309096317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point groups in crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Jersey. Acta Crystallographica Section A, 64 (a1), pp.C618-C618, 2008, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308080136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of guest ion site in Hollandite-type K 1.88 Ga 1.88 Sn 6.12 O 16 , from 293 K to 93 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C515-C516, 2008, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308083438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twins in minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Osaka, Japan. Acta Crystallographica Section A, 64 (a1), pp.C491-C491, 2008, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767308084213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twinning in staurolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. Acta Crystallographica Section A, 63 (a1), pp.s267-s268, 2007, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307093919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Union of Crystallography. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Florence, Italy. Acta Crystallographica Section A, 61 (a1), pp.c474-c474, 2005, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305080232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins versus cell-twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallography Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Budapest, Hungary. Acta Crystallographica Section A, 60 (a1), pp.s197-s197, 2004, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the structure of a new Ca-Sc-Sn disilicate twinned by metric merohedry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Crystallographic Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Nancy, France. Acta Crystallographica Section A, 56 (s1), pp.s392-s392, 2000, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767300028178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic basis of polytypism and twinning in micas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomil Ďurovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mineralogical Society of America. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micas: Crystal Chemistry &amp; Metamorphic Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , pp.155-280, 2002, 978-0-939950-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallography of mica polytypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi . Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modular Aspects of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMU Notes Volume (1), </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eötvös University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-118, 1997, 9-789634-631323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;b&amp;gt;Framboids&amp;lt;/b&amp;gt;. By David Rickard. Oxford University Press, 2021. Hardcover, pp. xxv+334. Price GBP 64.00. ISBN ISBN 978019008 0112.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.710 - 711. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052520622007302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Edition of International Tables for Crystallography : Crystallographic symmetry . Edited by Mois I. Aroyo. IUCr/Wiley, 2021. Softcover, pp. xii + 236. ISBN 978-0-470-97422-3. Price GBP 29.99.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.506-508. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273321006811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everlasting Challenges of Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2000057. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.202000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide to the Elements . Fourth Edition. By Albert Stwertka. Oxford University Press, 2018. Hardback, Pp. 263. Price GBP 38.99. ISBN 9780190682347. Paperback Price GBP 19.99. ISBN 9780190682354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.85-86. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229618017527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wingspan of mathematical crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mccolm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.317-318. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273314007463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International School on Mathematical and Theoretical Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767306004521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning investigation via the primitive cell of Bravais lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring twin laws in Friedelian and hybrid non-merohedric twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId505"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4399BABE"/>
+    <w:nsid w:val="592048FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-nespolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2530-5399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158238214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5768-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05469033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Fanta Mady Diakite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2025-10123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Souvignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-025-00950-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Diallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520625006080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold St&#246;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202300244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pardieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-024-00858-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04476449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2024.2330080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04675926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724008367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03968286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722011220" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mo&#235;lo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622011714" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Hind Benahsene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722009621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03633784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Kitahara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Tokuda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Hongu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622000804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03501735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321012468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03711843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Umayahara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273322003540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321002795" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721001606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03160883v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721009109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620009646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W Smaha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Parkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krivovichev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Biagioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abaa3a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02461715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016923" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320000650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332000443X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Tobase" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619002166" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719014055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02116283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.61.82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02308215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2849" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719000463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01806450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.60.80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01828286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518006267" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0951-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318000645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01870676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2778" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2764" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01880646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Ilia Aroyo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576718012724" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318005351" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2017-2125" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Eon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004545" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2017.1339034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2678" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317014991" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600129" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2598" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717010548" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.39" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316014169" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317012931" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717006306" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Estevez-Rams" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Lora-Serrano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbelio Penton-Madrigal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317013134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004533" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.210" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bouznari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2632" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.51" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317005526" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.150" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615023483" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715024814" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4XGTDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615019472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTLC6BJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531983v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I. Aroyo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2492" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616002651" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.58.251" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315020331" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531985v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316009293" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWRT21CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-1945" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020749" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315001916" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.150123" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715011206" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521895v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Marzouki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314027156" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400422" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69706D088DF6F3AFF6A2AE0848272DC6648ECA48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201500036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D55E349EC03E712F85072382484F6E2CE5FC78B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614027048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521790v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400480" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEA8979BDF0C77CEE33231B70CB5B2F84473925D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marzouki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007335" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferraris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331402107X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252513026493" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313032919" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313029082" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520997v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813009746" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBPCC9KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313006624" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052519213018708" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312011968" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Suescun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981201998X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kawasaki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Sugiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.120730" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757639v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2012.663752" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312037099" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Titta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2078" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311039523" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2138" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467776v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Filali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Archibald" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810023915" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757619v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310021239" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715897v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08893110902967934" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309002013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2009/0021-1937" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1107" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307044625" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767307012135" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141588v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307012135" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guesmi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876730602377" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306023774" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60F54F4D832D3DB3B512BC2A8A124B7B4DCE476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715593v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grimmer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2006.221.1.28" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grimmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022892v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.317.61622" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.2.57.26317" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomil &#270;urovi&#269;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Tak&#233;uchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.12.773.55868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767303025625" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0401" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.3.178.20752" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757637v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.5.388.20730" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiteru Watanabe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suetsugu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130631v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella . Ivaldi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoppe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768101009879" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D631BD18D492EFC91D77C923569D78419C2A7A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gula" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sokolova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi . Takeda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714832v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715578v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gula" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivaldi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.216.8.442.20353" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715546v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kuwahara" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1047" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130624v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100002044" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/882DCD863F98051D8DBD35737106F1143BE020E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713592v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsumasa Isobe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Iida" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Kimizuka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100005383" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85H8R8BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130642v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399014907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E55A5EFC7452BA8BA3F5C8A631B0B2CE98F8B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715562v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Osawa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Ohashi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715554v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2000.215.2.77" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nakamura" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8553" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4H34F6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713585v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01183-X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC46EDD40C4116DBE137560F4354D5EA0B010743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713517v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.12.776" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713536v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kogure" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.1.5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713512v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199003845" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0KTK8X4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715541v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715502v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.53" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713457v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767398017735" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.103" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713492v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199008708" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPH4M91S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713526v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeda" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.7.378" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713439v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767397019910" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713474v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1998.213.1.4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715531v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.19.173" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04679641v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555857v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091443" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555814v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555830v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556448v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555869v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317095365" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555965v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Isobe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317089483" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04677159v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14824/jakoka.2016.0_81" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I Aroyo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556440v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555918v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313098085" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556399v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04667237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kusano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Matsumoto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakai" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Abe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.51.133" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556075v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097772" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556086v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306098795" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089655v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556062v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305097965" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556109v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoppe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302086385" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300023588" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555891v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876732109070X" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555876v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Okube" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Igarashi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kamiyama" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317090684" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555899v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331408886X" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555911v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignatelli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311091665" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556081v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Aroyo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danel Orobengoa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309093428" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555991v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096305" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096317" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556008v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souvignier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308080136" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556053v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujimoto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308083438" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555997v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308084213" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307093919" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556091v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305080232" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556070v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556096v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096102" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556106v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300028178" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556585v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556611v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/?page_id=392" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740077v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622007302" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334551v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321006811" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02568041v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202000057" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967448v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229618017527" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555793v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mccolm" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007463" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555799v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306004521" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMKN5PMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089742v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089929v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-nespolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2530-5399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158238214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5768-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05598505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Hybler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2026.10032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05469033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Fanta Mady Diakite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2025-10123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Souvignier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-025-00950-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726001135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520625006080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04476449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2024.2330080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pardieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-024-00858-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04675926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724008367" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold St&#246;ger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202300244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mo&#235;lo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622011714" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Hind Benahsene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722009621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03968286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722011220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03633784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Kitahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Tokuda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetomo Hongu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622000804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03501735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321012468" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03711843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Umayahara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273322003540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321002795" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721001606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03160883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576721009109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W Smaha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Parkin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320000650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02461715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016923" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krivovichev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Biagioni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abaa3a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332000443X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02909357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620009646" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02116283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000664" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201900045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719014055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Tobase" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619002166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.61.82" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02308215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moelo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2849" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719000463" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01870676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2778" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318000645" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2764" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01880646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Ilia Aroyo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576718012724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318005351" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Eon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2726" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2017-2125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0951-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01806450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.60.80" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01828286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518006267" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004533" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317012931" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717006306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Estevez-Rams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Lora-Serrano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbelio Penton-Madrigal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317013134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bouznari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2632" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.51" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316014169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717010548" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710535v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2598" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600129" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.59.150" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317005526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2678" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757604v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317004545" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798317014991" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712141v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2017.1339034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533282v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715024814" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4XGTDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531983v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I. Aroyo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2492" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615019472" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTLC6BJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757629v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615023483" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.58.251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616002651" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315020331" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-1945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316009293" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWRT21CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Marzouki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314027156" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521783v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.150123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715011206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69706D088DF6F3AFF6A2AE0848272DC6648ECA48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201400480" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEA8979BDF0C77CEE33231B70CB5B2F84473925D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201500036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D55E349EC03E712F85072382484F6E2CE5FC78B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614027048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020749" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315001916" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferraris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331402107X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marzouki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252513026493" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313032919" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007335" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273313029082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313006624" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757624v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052519213018708" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520997v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813009746" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBPCC9KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kawasaki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Sugiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/jmps.120730" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757639v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0889311X.2012.663752" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312037099" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Suescun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981201998X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767312011968" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712340v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2138" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757630v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311039523" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711520v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2142" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Titta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2078" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Filali" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Archibald" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810023915" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310021239" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08893110902967934" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2009/0021-1937" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757622v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309002013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713437v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1107" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200861v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307044625" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207078v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespolo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767307012135" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307012135" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089603v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grimmer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2006.221.1.28" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306023774" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60F54F4D832D3DB3B512BC2A8A124B7B4DCE476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089618v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guesmi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096288v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876730602377" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grimmer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022892v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.317.61622" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.2.57.26317" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomil &#270;urovi&#269;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Tak&#233;uchi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.219.12.773.55868" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130548v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767303025625" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130592v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0401" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715582v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.3.178.20752" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757637v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.5.388.20730" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiteru Watanabe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suetsugu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715578v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gula" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivaldi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.216.8.442.20353" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714832v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1035" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715546v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556654v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi . Takeda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714830v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kuwahara" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1047" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130631v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella . Ivaldi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoppe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768101009879" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D631BD18D492EFC91D77C923569D78419C2A7A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714834v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gula" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sokolova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2001/0013-1013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsumasa Isobe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Iida" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Kimizuka" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100005383" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85H8R8BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130624v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768100002044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/882DCD863F98051D8DBD35737106F1143BE020E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130642v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399014907" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E55A5EFC7452BA8BA3F5C8A631B0B2CE98F8B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715566v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nakamura" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Ohashi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8553" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4H34F6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715562v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Osawa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715554v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2000.215.2.77" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713585v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01183-X" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC46EDD40C4116DBE137560F4354D5EA0B010743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715541v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kogure" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715502v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.53" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767398017735" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713536v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.1.5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713512v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199003845" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0KTK8X4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715602v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715500v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.21.103" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713492v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199008708" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPH4M91S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713526v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.7.378" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713517v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1999.214.12.776" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713439v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767397019910" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713474v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.1998.213.1.4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715531v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2465/minerj.19.173" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04679641v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555857v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091443" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555830v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556448v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555814v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555869v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317095365" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555965v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Isobe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317089483" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04677159v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14824/jakoka.2016.0_81" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556381v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois I Aroyo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555918v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313098085" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556399v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556462v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04667237v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kusano" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Matsumoto" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakai" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Abe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5940/jcrsj.51.133" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556075v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097772" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556086v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306098795" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556062v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305097965" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089655v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556109v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoppe" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302086385" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556100v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300023588" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555891v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876732109070X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555876v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Okube" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Igarashi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kamiyama" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317090684" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555899v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331408886X" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555911v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignatelli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311091665" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555991v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096305" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556081v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois Aroyo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danel Orobengoa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309093428" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555984v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309096317" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556008v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souvignier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308080136" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556053v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujimoto" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wenger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308083438" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555997v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308084213" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307093919" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556070v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305080232" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556091v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556096v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096102" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556106v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300028178" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556585v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556611v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/?page_id=392" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740077v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622007302" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334551v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321006811" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02568041v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202000057" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967448v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229618017527" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555793v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mccolm" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314007463" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555799v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767306004521" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMKN5PMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089929v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089742v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>